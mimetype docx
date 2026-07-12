--- v0 (2025-10-14)
+++ v1 (2026-07-12)
@@ -1,8239 +1,9399 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00ED45C8" w:rsidRPr="004A454D" w:rsidRDefault="00F00EE8" w:rsidP="00B11781">
+    <w:p w14:paraId="42561C5C" w14:textId="77777777" w:rsidR="00D4458D" w:rsidRPr="004A454D" w:rsidRDefault="00D4458D" w:rsidP="00D4458D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="993366"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2580"/>
           <w:tab w:val="center" w:pos="4820"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="1308297955" w:edGrp="everyone"/>
-      <w:permEnd w:id="1308297955"/>
+      <w:permStart w:id="545724998" w:edGrp="everyone"/>
+      <w:permEnd w:id="545724998"/>
       <w:r w:rsidRPr="004A454D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Rea</w:t>
       </w:r>
-      <w:permStart w:id="469719173" w:edGrp="everyone"/>
-      <w:permEnd w:id="469719173"/>
+      <w:permStart w:id="960825015" w:edGrp="everyone"/>
+      <w:permEnd w:id="960825015"/>
       <w:r w:rsidRPr="004A454D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>sonable Adjustment</w:t>
       </w:r>
-      <w:r w:rsidR="00AF6F52">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="004A454D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C24620" w:rsidRPr="006C094B" w:rsidRDefault="00C24620" w:rsidP="00C24620">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="2E326105" w14:textId="77777777" w:rsidR="00D4458D" w:rsidRDefault="00D4458D" w:rsidP="00372C51">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CBEA970" w14:textId="3F836123" w:rsidR="00372C51" w:rsidRPr="00372C51" w:rsidRDefault="00372C51" w:rsidP="00372C51">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00372C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397733CF" w14:textId="77777777" w:rsidR="00372C51" w:rsidRPr="00372C51" w:rsidRDefault="00372C51" w:rsidP="00372C51">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00372C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...17 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Contents Page:</w:t>
       </w:r>
-      <w:r w:rsidR="006C094B" w:rsidRPr="006C094B">
-[...3 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00372C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="7575" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5994"/>
-        <w:gridCol w:w="1598"/>
+        <w:gridCol w:w="5985"/>
+        <w:gridCol w:w="1590"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C094B" w:rsidRPr="006C094B" w:rsidTr="005C239A">
+      <w:tr w:rsidR="00372C51" w:rsidRPr="00372C51" w14:paraId="1ED29866" w14:textId="77777777" w:rsidTr="00D4458D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6618" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2A2555FF" w14:textId="34A5C666" w:rsidR="00372C51" w:rsidRPr="00372C51" w:rsidRDefault="00372C51" w:rsidP="00372C51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00372C51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>   </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1732" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
-[...11 lines deleted...]
-              <w:t>Page No.</w:t>
+          <w:p w14:paraId="7560D4DA" w14:textId="77777777" w:rsidR="00372C51" w:rsidRPr="00372C51" w:rsidRDefault="00372C51" w:rsidP="00372C51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00372C51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Page No. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C094B" w:rsidRPr="006C094B" w:rsidTr="005C239A">
+      <w:bookmarkStart w:id="0" w:name="_Ref228869814"/>
+      <w:tr w:rsidR="00372C51" w:rsidRPr="00372C51" w14:paraId="6DE02A57" w14:textId="77777777" w:rsidTr="00D4458D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6618" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="001A54CD" w:rsidRDefault="00C23E51" w:rsidP="00D41608">
+          <w:p w14:paraId="102D356F" w14:textId="6BEADA1A" w:rsidR="00372C51" w:rsidRPr="00372C51" w:rsidRDefault="00835019" w:rsidP="00372C51">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="35"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-              <w:r w:rsidR="00F00EE8" w:rsidRPr="001A54CD">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK  \l "Introduction"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00835019">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Introduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:bookmarkEnd w:id="0"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31679587" w14:textId="77777777" w:rsidR="00372C51" w:rsidRPr="00372C51" w:rsidRDefault="00372C51" w:rsidP="00372C51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00372C51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00372C51" w:rsidRPr="00372C51" w14:paraId="2B0499CA" w14:textId="77777777" w:rsidTr="00D4458D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC544B0" w14:textId="65622EF7" w:rsidR="00372C51" w:rsidRPr="00372C51" w:rsidRDefault="002B26B3" w:rsidP="00372C51">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:anchor="Policy" w:history="1">
+              <w:r w:rsidRPr="002B26B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
-                <w:t>Introduction</w:t>
+                <w:t>Policy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00372C51" w:rsidRPr="002B26B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sc</w:t>
+            </w:r>
+            <w:r w:rsidR="00F77872" w:rsidRPr="002B26B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00372C51" w:rsidRPr="002B26B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>pe  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1732" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="001A54CD" w:rsidP="00D75D75">
-[...14 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="69E90228" w14:textId="77777777" w:rsidR="00372C51" w:rsidRPr="00372C51" w:rsidRDefault="00372C51" w:rsidP="00372C51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00372C51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C094B" w:rsidRPr="006C094B" w:rsidTr="005C239A">
+      <w:tr w:rsidR="00372C51" w:rsidRPr="00372C51" w14:paraId="1E6E5388" w14:textId="77777777" w:rsidTr="00D4458D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6618" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="001A54CD" w:rsidRDefault="00C23E51" w:rsidP="00D41608">
+          <w:p w14:paraId="5C795CAD" w14:textId="5FE2710C" w:rsidR="00F77872" w:rsidRDefault="00BD73D0" w:rsidP="00372C51">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="37"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-              <w:r w:rsidR="00B32DF7" w:rsidRPr="001A54CD">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who does the </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="Duty" w:history="1">
+              <w:r w:rsidR="00944B91" w:rsidRPr="00B32492">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
-                <w:t>Policy s</w:t>
+                <w:t>Duty</w:t>
               </w:r>
-              <w:r w:rsidR="00F00EE8" w:rsidRPr="001A54CD">
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a</w:t>
+            </w:r>
+            <w:r w:rsidR="00F77872" w:rsidRPr="00F77872">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>pply to?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A8CAB61" w14:textId="31373F93" w:rsidR="00ED7F40" w:rsidRPr="00ED7F40" w:rsidRDefault="00B32492" w:rsidP="00ED7F40">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:anchor="What" w:history="1">
+              <w:r w:rsidRPr="00B32492">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
-                <w:t>cope</w:t>
+                <w:t>What</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F00EE8" w:rsidRPr="001A54CD">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00372C51" w:rsidRPr="00372C51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is a “reasonable adjustment”?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1732" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="001A54CD" w:rsidP="00D75D75">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="7854AE7B" w14:textId="77777777" w:rsidR="00372C51" w:rsidRDefault="00FD0350" w:rsidP="00ED7F40">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>2</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31978FA4" w14:textId="51AD4674" w:rsidR="00B168F0" w:rsidRPr="00ED7F40" w:rsidRDefault="00B168F0" w:rsidP="00ED7F40">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C094B" w:rsidRPr="006C094B" w:rsidTr="005C239A">
+      <w:tr w:rsidR="00ED7F40" w:rsidRPr="00372C51" w14:paraId="043F74EC" w14:textId="77777777" w:rsidTr="00D4458D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6618" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="001A54CD" w:rsidRDefault="00AF6F52" w:rsidP="00D41608">
+          <w:p w14:paraId="05567EA2" w14:textId="0D5F4B71" w:rsidR="00ED7F40" w:rsidRDefault="002B26B3" w:rsidP="00372C51">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="37"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-              <w:r w:rsidR="00F00EE8" w:rsidRPr="001A54CD">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:anchor="Links" w:history="1">
+              <w:r w:rsidRPr="002B26B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is a </w:t>
-[...39 lines deleted...]
-                <w:t>?</w:t>
+                <w:t>Links</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00810A64">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidR="00ED7F40">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with other Council policies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1732" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00C23E51" w:rsidP="00D75D75">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="6244CB7D" w14:textId="1BDDDA1C" w:rsidR="00ED7F40" w:rsidRPr="00ED7F40" w:rsidRDefault="00B168F0" w:rsidP="00ED7F40">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C094B" w:rsidRPr="006C094B" w:rsidTr="005C239A">
+      <w:tr w:rsidR="00ED7F40" w:rsidRPr="00372C51" w14:paraId="40F60A63" w14:textId="77777777" w:rsidTr="00D4458D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6618" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="001A54CD" w:rsidRDefault="00C23E51" w:rsidP="00D41608">
+          <w:p w14:paraId="4B273EC2" w14:textId="4FFE4072" w:rsidR="003859F6" w:rsidRDefault="000368D3" w:rsidP="00372C51">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="37"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-              <w:r w:rsidR="00F00EE8" w:rsidRPr="001A54CD">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:anchor="Roles" w:history="1">
+              <w:r w:rsidRPr="000368D3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
-                <w:t>Links with other Council policies</w:t>
+                <w:t>Roles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="003859F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Responsibilities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E56D954" w14:textId="4CDCD02C" w:rsidR="00ED7F40" w:rsidRDefault="000368D3" w:rsidP="00372C51">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:anchor="Meeting" w:history="1">
+              <w:r w:rsidRPr="000368D3">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                </w:rPr>
+                <w:t>Meeting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="008852DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Costs &amp; Re-use</w:t>
+            </w:r>
+            <w:r w:rsidR="00F2266A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                         </w:t>
+            </w:r>
+            <w:r w:rsidR="006864E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidR="00F2266A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1732" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00C23E51" w:rsidP="00D75D75">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="461B5BDC" w14:textId="77777777" w:rsidR="00ED7F40" w:rsidRDefault="00B168F0" w:rsidP="00ED7F40">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74DC42A8" w14:textId="5A5B70BC" w:rsidR="00D21397" w:rsidRPr="00ED7F40" w:rsidRDefault="009B6B46" w:rsidP="00ED7F40">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C094B" w:rsidRPr="006C094B" w:rsidTr="005C239A">
+      <w:tr w:rsidR="00ED7F40" w:rsidRPr="00372C51" w14:paraId="41C51B7C" w14:textId="77777777" w:rsidTr="00D4458D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6618" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="001A54CD" w:rsidRDefault="00C23E51" w:rsidP="00D41608">
+          <w:p w14:paraId="4D497E84" w14:textId="54CBBBD6" w:rsidR="00ED7F40" w:rsidRDefault="00FD0350" w:rsidP="00372C51">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="37"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-              <w:r w:rsidR="00F00EE8" w:rsidRPr="001A54CD">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:anchor="Raising" w:history="1">
+              <w:r w:rsidRPr="00FD0350">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles and </w:t>
-[...19 lines deleted...]
-                <w:t>esponsibilities</w:t>
+                <w:t>Raising</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="008852DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Concerns</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1732" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00C23E51" w:rsidP="00D75D75">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="17876F4A" w14:textId="6B009DDE" w:rsidR="00ED7F40" w:rsidRPr="00ED7F40" w:rsidRDefault="006864E0" w:rsidP="00ED7F40">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>6</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C094B" w:rsidRPr="006C094B" w:rsidTr="005C239A">
+      <w:tr w:rsidR="00ED7F40" w:rsidRPr="00372C51" w14:paraId="77B5DC8F" w14:textId="77777777" w:rsidTr="00D4458D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6618" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="001A54CD" w:rsidRDefault="00C23E51" w:rsidP="00D41608">
+          <w:p w14:paraId="14B870CF" w14:textId="1D64BE67" w:rsidR="00ED7F40" w:rsidRDefault="00FD0350" w:rsidP="00372C51">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="37"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-              <w:r w:rsidR="00F00EE8" w:rsidRPr="00187882">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:anchor="Monitoring" w:history="1">
+              <w:r w:rsidRPr="00FD0350">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting </w:t>
-[...19 lines deleted...]
-                <w:t>osts</w:t>
+                <w:t>Monitoring</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F00EE8" w:rsidRPr="00187882">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008852DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>&amp; Review</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1732" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00C23E51" w:rsidP="00D75D75">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="02CC6E73" w14:textId="58E88344" w:rsidR="00ED7F40" w:rsidRPr="00ED7F40" w:rsidRDefault="006864E0" w:rsidP="00ED7F40">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>7</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C094B" w:rsidRPr="006C094B" w:rsidTr="005C239A">
+      <w:tr w:rsidR="00ED7F40" w:rsidRPr="00372C51" w14:paraId="1F85E78A" w14:textId="77777777" w:rsidTr="00D4458D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6618" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="001A54CD" w:rsidRDefault="00C23E51" w:rsidP="00D41608">
-[...42 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="73F47941" w14:textId="77777777" w:rsidR="00ED7F40" w:rsidRDefault="00ED7F40" w:rsidP="008852DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1732" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00C23E51" w:rsidP="00D75D75">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="04DCA3D5" w14:textId="77777777" w:rsidR="00ED7F40" w:rsidRPr="00ED7F40" w:rsidRDefault="00ED7F40" w:rsidP="00ED7F40">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C094B" w:rsidRPr="006C094B" w:rsidTr="005C239A">
+      <w:tr w:rsidR="008852DC" w:rsidRPr="00372C51" w14:paraId="6E93D2D0" w14:textId="77777777" w:rsidTr="008852DC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6618" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="001A54CD" w:rsidRDefault="00C23E51" w:rsidP="00D41608">
-[...15 lines deleted...]
-              <w:r w:rsidR="00F00EE8" w:rsidRPr="001A54CD">
+          <w:p w14:paraId="098750CA" w14:textId="5270AA7B" w:rsidR="008852DC" w:rsidRPr="00372C51" w:rsidRDefault="00FD0350" w:rsidP="00501D4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:anchor="Appendix1" w:history="1">
+              <w:r w:rsidRPr="00FD0350">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="auto"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
-                <w:t>Monitoring and review</w:t>
+                <w:t>Appendix1</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="008852DC" w:rsidRPr="00372C51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Useful contacts </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1732" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00C23E51" w:rsidP="00D75D75">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="27331AB1" w14:textId="446BBAB0" w:rsidR="008852DC" w:rsidRPr="00372C51" w:rsidRDefault="006E41D5" w:rsidP="00372C51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>7</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00325603" w:rsidRPr="00325603" w:rsidTr="005C239A">
+      <w:tr w:rsidR="008852DC" w:rsidRPr="00372C51" w14:paraId="7C9A27FF" w14:textId="77777777" w:rsidTr="008852DC">
         <w:trPr>
-          <w:trHeight w:val="70"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6618" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="00325603" w:rsidRDefault="00C23E51" w:rsidP="00D54A8A">
-[...15 lines deleted...]
-              <w:r w:rsidR="00D54A8A" w:rsidRPr="00325603">
+          <w:p w14:paraId="380B5F96" w14:textId="2032EC9A" w:rsidR="008852DC" w:rsidRPr="00372C51" w:rsidRDefault="00FD0350" w:rsidP="008852DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:anchor="Appendix2" w:history="1">
+              <w:r w:rsidRPr="00FD0350">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="auto"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
-                <w:t>Appendix 1 Useful contacts</w:t>
+                <w:t>Appendix2</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="008852DC" w:rsidRPr="00372C51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t> Supporting Guidance for Managers </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1732" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="00325603" w:rsidRDefault="00C23E51" w:rsidP="00D75D75">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="275ED83B" w14:textId="4FAAFB47" w:rsidR="008852DC" w:rsidRPr="00372C51" w:rsidRDefault="006E41D5" w:rsidP="00372C51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>8</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E0C96" w:rsidRPr="003E0C96" w:rsidTr="005C239A">
+      <w:tr w:rsidR="008852DC" w:rsidRPr="00372C51" w14:paraId="4A124664" w14:textId="77777777" w:rsidTr="008852DC">
         <w:trPr>
-          <w:trHeight w:val="70"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6618" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056198F" w:rsidRPr="003E0C96" w:rsidRDefault="00C23E51" w:rsidP="00D54A8A">
-[...15 lines deleted...]
-              <w:r w:rsidR="006350A9" w:rsidRPr="00097034">
+          <w:p w14:paraId="40FD564D" w14:textId="33D8531E" w:rsidR="008852DC" w:rsidRPr="00372C51" w:rsidRDefault="00FD0350" w:rsidP="008852DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:anchor="Appendix3" w:history="1">
+              <w:r w:rsidRPr="00FD0350">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="auto"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appendix </w:t>
-[...23 lines deleted...]
-                <w:t>uidance for Managers</w:t>
+                <w:t>Appendix3</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="008852DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Supporting Guidance for Members of Staff</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1732" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA3AD3" w:rsidRPr="003E0C96" w:rsidRDefault="00C23E51" w:rsidP="00D75D75">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="51E49AC5" w14:textId="7DDD881B" w:rsidR="008852DC" w:rsidRPr="00372C51" w:rsidRDefault="006E41D5" w:rsidP="00372C51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>9</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056198F" w:rsidRPr="00325603" w:rsidTr="005C239A">
+      <w:tr w:rsidR="008852DC" w:rsidRPr="00372C51" w14:paraId="2C0804D4" w14:textId="77777777" w:rsidTr="008852DC">
         <w:trPr>
-          <w:trHeight w:val="70"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6618" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056198F" w:rsidRPr="00325603" w:rsidRDefault="00AA643E" w:rsidP="00D54A8A">
-[...68 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="3A234777" w14:textId="74391D20" w:rsidR="008852DC" w:rsidRPr="00372C51" w:rsidRDefault="008852DC" w:rsidP="003F67D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1732" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056198F" w:rsidRPr="00325603" w:rsidRDefault="001A54CD" w:rsidP="003E0C96">
-[...25 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="76797199" w14:textId="4B6B7375" w:rsidR="008852DC" w:rsidRPr="00372C51" w:rsidRDefault="008852DC" w:rsidP="00372C51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F00EE8" w:rsidRPr="00325603" w:rsidRDefault="00F00EE8" w:rsidP="00F00EE8">
-[...21 lines deleted...]
-    <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00F00EE8">
+    <w:p w14:paraId="41A14310" w14:textId="43443730" w:rsidR="008852DC" w:rsidRDefault="008852DC" w:rsidP="00372C51">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="304"/>
-        <w:tblW w:w="8568" w:type="dxa"/>
+        <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3708"/>
-        <w:gridCol w:w="4860"/>
+        <w:gridCol w:w="3823"/>
+        <w:gridCol w:w="5528"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidTr="00D75D75">
+      <w:tr w:rsidR="00965347" w:rsidRPr="006C094B" w14:paraId="08476A0B" w14:textId="77777777" w:rsidTr="003F67D8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8568" w:type="dxa"/>
+            <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+          <w:p w14:paraId="4AE9D970" w14:textId="77777777" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006C094B">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Version control table</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidTr="00D75D75">
+      <w:tr w:rsidR="00965347" w:rsidRPr="006C094B" w14:paraId="5B90A4BD" w14:textId="77777777" w:rsidTr="003F67D8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3708" w:type="dxa"/>
+            <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="36BBDEFF" w14:textId="77777777" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Original version published: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00246B3F" w:rsidP="00D75D75">
-[...13 lines deleted...]
-              <w:t>Jan 2016</w:t>
+          <w:p w14:paraId="60669C8D" w14:textId="54D77330" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidTr="00D75D75">
+      <w:tr w:rsidR="00965347" w:rsidRPr="006C094B" w14:paraId="2E7748A1" w14:textId="77777777" w:rsidTr="003F67D8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3708" w:type="dxa"/>
+            <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="570CC67E" w14:textId="77777777" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Current version number: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00A77C12" w:rsidP="00626374">
-[...29 lines deleted...]
-              <w:t xml:space="preserve">3 </w:t>
+          <w:p w14:paraId="2027B5D4" w14:textId="65A178FF" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Version 4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidTr="00D75D75">
+      <w:tr w:rsidR="00965347" w:rsidRPr="006C094B" w14:paraId="487D1405" w14:textId="77777777" w:rsidTr="003F67D8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3708" w:type="dxa"/>
+            <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="312A0E53" w14:textId="77777777" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Current date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00C23E51" w:rsidP="00F50853">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">April 2022 </w:t>
+          <w:p w14:paraId="357444B8" w14:textId="3DBA7BB5" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">May 2026 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidTr="00D75D75">
+      <w:tr w:rsidR="00965347" w:rsidRPr="006C094B" w14:paraId="7903A4C0" w14:textId="77777777" w:rsidTr="003F67D8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3708" w:type="dxa"/>
+            <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0175E11B" w14:textId="77777777" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Date current version published:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00C23E51" w:rsidP="00D75D75">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> April 2022</w:t>
+          <w:p w14:paraId="224981C2" w14:textId="2869A6AB" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidTr="00D75D75">
+      <w:tr w:rsidR="00965347" w:rsidRPr="006C094B" w14:paraId="380B7D63" w14:textId="77777777" w:rsidTr="003F67D8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3708" w:type="dxa"/>
+            <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1BD444B6" w14:textId="77777777" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Due date for next review:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="000A586F" w:rsidP="00D75D75">
-[...29 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="395CCC04" w14:textId="0AC0D194" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>May 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidTr="00D75D75">
+      <w:tr w:rsidR="00965347" w:rsidRPr="006C094B" w14:paraId="00EBBF9C" w14:textId="77777777" w:rsidTr="003F67D8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3708" w:type="dxa"/>
+            <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2BD600D4" w14:textId="77777777" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Author: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="4BEA91E4" w14:textId="77777777" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Resources </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidTr="00D75D75">
+      <w:tr w:rsidR="00965347" w:rsidRPr="006C094B" w14:paraId="1AB62EE5" w14:textId="77777777" w:rsidTr="003F67D8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3708" w:type="dxa"/>
+            <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00AF6F52" w:rsidP="00D75D75">
-[...27 lines deleted...]
-              <w:t>:</w:t>
+          <w:p w14:paraId="6F2266BC" w14:textId="77777777" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Integrated Impact Assessment date(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F358B6" w:rsidRDefault="00F358B6" w:rsidP="00D75D75">
-[...22 lines deleted...]
-              <w:t>April 2022</w:t>
+          <w:p w14:paraId="56F89D44" w14:textId="3DC74B7F" w:rsidR="006602B5" w:rsidRPr="003F67D8" w:rsidRDefault="006602B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>April 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F358B6" w:rsidRPr="006C094B" w:rsidTr="00D75D75">
+      <w:tr w:rsidR="00965347" w:rsidRPr="006C094B" w14:paraId="1B8D858B" w14:textId="77777777" w:rsidTr="003F67D8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3708" w:type="dxa"/>
+            <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F358B6" w:rsidRDefault="00F358B6" w:rsidP="00D75D75">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006C094B">
+          <w:p w14:paraId="5A31BDF6" w14:textId="77777777" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Assessed by:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F358B6" w:rsidRPr="006C094B" w:rsidRDefault="00F358B6" w:rsidP="00F358B6">
+          <w:p w14:paraId="41517E1A" w14:textId="77777777" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3095"/>
                 <w:tab w:val="left" w:pos="4083"/>
                 <w:tab w:val="left" w:pos="5059"/>
                 <w:tab w:val="left" w:pos="6035"/>
                 <w:tab w:val="left" w:pos="7011"/>
                 <w:tab w:val="left" w:pos="7987"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F47278" w:rsidRDefault="00F47278" w:rsidP="00F358B6">
+          <w:p w14:paraId="6E5F8F52" w14:textId="77777777" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3095"/>
                 <w:tab w:val="left" w:pos="4083"/>
                 <w:tab w:val="left" w:pos="5059"/>
                 <w:tab w:val="left" w:pos="6035"/>
                 <w:tab w:val="left" w:pos="7011"/>
                 <w:tab w:val="left" w:pos="7987"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Iain Davidson Employee Relations Manager</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F358B6" w:rsidRPr="006C094B" w:rsidRDefault="00F358B6" w:rsidP="00246B3F">
+          <w:p w14:paraId="646ED4C4" w14:textId="77777777" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2145"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="630A41DC" w14:textId="44CE033C" w:rsidR="00A71AD8" w:rsidRPr="003F67D8" w:rsidRDefault="00A71AD8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2145"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Dee MacLean</w:t>
+            </w:r>
+            <w:r w:rsidR="008B6E60" w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> HR Business Partner</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F358B6" w:rsidRPr="006C094B" w:rsidTr="00D75D75">
+      <w:tr w:rsidR="00965347" w:rsidRPr="006C094B" w14:paraId="1A3FDA32" w14:textId="77777777" w:rsidTr="003F67D8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3708" w:type="dxa"/>
+            <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F358B6" w:rsidRPr="006C094B" w:rsidRDefault="00F358B6" w:rsidP="00D75D75">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1F48D933" w14:textId="77777777" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Contact details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F358B6" w:rsidRPr="006C094B" w:rsidRDefault="00F358B6" w:rsidP="00D75D75">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="48C139BE" w14:textId="77777777" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Human Resources</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F358B6" w:rsidRPr="006C094B" w:rsidRDefault="00F358B6" w:rsidP="00D75D75">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="37D0FB0D" w14:textId="77777777" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Scottish Borders Council Head Quarters</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F358B6" w:rsidRPr="006C094B" w:rsidRDefault="00F358B6" w:rsidP="00D75D75">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="673BF112" w14:textId="77777777" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Old School Building</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F358B6" w:rsidRPr="006C094B" w:rsidRDefault="00F358B6" w:rsidP="00D75D75">
-[...44 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="019C2718" w14:textId="77777777" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Newtown St Boswells</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E94783E" w14:textId="77777777" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Melrose</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F358B6" w:rsidRPr="006C094B" w:rsidRDefault="00F358B6" w:rsidP="00D75D75">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="00D5C908" w14:textId="77777777" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>TD6 0SA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F358B6" w:rsidRPr="006C094B" w:rsidRDefault="00F358B6" w:rsidP="00D75D75">
+          <w:p w14:paraId="248DE311" w14:textId="77777777" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F027"/>
             </w:r>
-            <w:r w:rsidRPr="006C094B">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006C094B">
+            <w:r w:rsidRPr="003F67D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tel 01835 825052 (HR reception</w:t>
             </w:r>
-            <w:r w:rsidRPr="006C094B">
+            <w:r w:rsidRPr="003F67D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F358B6" w:rsidRPr="006C094B" w:rsidRDefault="00F358B6" w:rsidP="00D75D75">
+          <w:p w14:paraId="079FD876" w14:textId="78C30EE0" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347" w:rsidP="003F67D8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2145"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F02A"/>
             </w:r>
-            <w:r w:rsidRPr="006C094B">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="006C094B">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="003F67D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
-                  <w:sz w:val="22"/>
-                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>askhr@scotborders.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="00F358B6" w:rsidRPr="006C094B" w:rsidRDefault="00F358B6" w:rsidP="00D75D75">
-[...10 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F358B6" w:rsidRPr="006C094B" w:rsidTr="00D75D75">
+      <w:tr w:rsidR="00965347" w:rsidRPr="006C094B" w14:paraId="690D49CD" w14:textId="77777777" w:rsidTr="003F67D8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8568" w:type="dxa"/>
+            <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F358B6" w:rsidRPr="006C094B" w:rsidRDefault="00F358B6" w:rsidP="00D75D75">
+          <w:p w14:paraId="4BF09EEA" w14:textId="2E0D7F3B" w:rsidR="00965347" w:rsidRPr="003F67D8" w:rsidRDefault="00965347" w:rsidP="003F67D8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C094B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>This is an electronically retained document. All printed copies are uncontrolled.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00F00EE8">
+    <w:p w14:paraId="076D510F" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00F00EE8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00F00EE8">
+    <w:p w14:paraId="2A06DF64" w14:textId="77777777" w:rsidR="003F67D8" w:rsidRDefault="003F67D8" w:rsidP="009B1903">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07CB67DF" w14:textId="6E1EAE05" w:rsidR="00F00EE8" w:rsidRDefault="00F00EE8" w:rsidP="009B1903">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>This document can be made available</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in an alternative format or language.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">For further details please contact </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Human Resources (as above). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2F0190" w14:textId="77777777" w:rsidR="00FF40EF" w:rsidRDefault="00FF40EF" w:rsidP="009B1903">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:smallCaps/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="009B1903">
+    <w:p w14:paraId="012A4B12" w14:textId="77777777" w:rsidR="00FF40EF" w:rsidRPr="006C094B" w:rsidRDefault="00FF40EF" w:rsidP="009B1903">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C094B">
-[...26 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="7598"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00302D5B" w:rsidTr="009B1903">
+      <w:tr w:rsidR="00302D5B" w:rsidRPr="005C7764" w14:paraId="6A0778B8" w14:textId="77777777" w:rsidTr="28F1EA44">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidRDefault="00302D5B" w:rsidP="009B1903">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="215C8B10" w14:textId="77777777" w:rsidR="00302D5B" w:rsidRPr="003F67D8" w:rsidRDefault="00302D5B" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_1_Introduction"/>
+            <w:bookmarkStart w:id="2" w:name="Introduction"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00302D5B">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidRDefault="00302D5B" w:rsidP="009B1903">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="78913AC1" w14:textId="6481FF1A" w:rsidR="00302D5B" w:rsidRPr="003F67D8" w:rsidRDefault="00302D5B" w:rsidP="00FF40EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Introduction</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="764FAF5D" w14:textId="77777777" w:rsidR="00FF40EF" w:rsidRPr="003F67D8" w:rsidRDefault="00FF40EF" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidTr="009B1903">
+      <w:tr w:rsidR="00302D5B" w:rsidRPr="005C7764" w14:paraId="31E55A8C" w14:textId="77777777" w:rsidTr="28F1EA44">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidRDefault="00302D5B" w:rsidP="009B1903">
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3BAF2773" w14:textId="77777777" w:rsidR="00302D5B" w:rsidRPr="005C7764" w:rsidRDefault="00302D5B" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidRDefault="00302D5B" w:rsidP="009B1903">
-[...27 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4A2CDA28" w14:textId="08838165" w:rsidR="00302D5B" w:rsidRPr="005C7764" w:rsidRDefault="00302D5B" w:rsidP="00FF40EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scottish Borders Council (The Council) is fully committed to promoting equality and diversity and ensuring that </w:t>
+            </w:r>
+            <w:r w:rsidR="00C63ED9" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>members of staff</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> who have a disability are not discriminated against.  Additionally, the Council values all staff and recognises its duty to make reasonable adjustments for members of staff with a disability.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4989433D" w14:textId="77777777" w:rsidR="00FF40EF" w:rsidRPr="005C7764" w:rsidRDefault="00FF40EF" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidTr="009B1903">
+      <w:tr w:rsidR="00302D5B" w:rsidRPr="005C7764" w14:paraId="7D1F139A" w14:textId="77777777" w:rsidTr="28F1EA44">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidRDefault="00302D5B" w:rsidP="009B1903">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="46CF691A" w14:textId="77777777" w:rsidR="00302D5B" w:rsidRPr="005C7764" w:rsidRDefault="00302D5B" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidRDefault="00302D5B" w:rsidP="009B1903">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0CDED428" w14:textId="5E6A8C2E" w:rsidR="00302D5B" w:rsidRPr="005C7764" w:rsidRDefault="00302D5B" w:rsidP="00FF40EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Council aims to create the conditions in which members of staff and applicants for posts within the Council are </w:t>
+            </w:r>
+            <w:r w:rsidR="009E6FE3" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">not disadvantaged </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>regardless of any disability or health condition so far as is reasonably possible.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DFFE5C9" w14:textId="03CA29E1" w:rsidR="00FF40EF" w:rsidRPr="005C7764" w:rsidRDefault="00FF40EF" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidTr="009B1903">
+      <w:tr w:rsidR="00302D5B" w:rsidRPr="005C7764" w14:paraId="1D4AC08C" w14:textId="77777777" w:rsidTr="28F1EA44">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00302D5B" w:rsidRDefault="00302D5B" w:rsidP="009B1903">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2C3FF501" w14:textId="77777777" w:rsidR="00302D5B" w:rsidRPr="005C7764" w:rsidRDefault="00302D5B" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidRDefault="00302D5B" w:rsidP="009B1903">
-[...35 lines deleted...]
-              <w:t>relevant staff (and where appropriate specialist external agencies) to ensure that the member of staff can be effectively supported and that the Council can fulfil its statutory obligations.</w:t>
+          <w:p w14:paraId="6B8DAADD" w14:textId="77777777" w:rsidR="00CC581A" w:rsidRPr="005C7764" w:rsidRDefault="00302D5B" w:rsidP="00FF40EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The purpose of this policy is</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC581A" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> twofold:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76F668EB" w14:textId="46A3D500" w:rsidR="00302D5B" w:rsidRPr="005C7764" w:rsidRDefault="00CC581A" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00302D5B" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o set out how this is put into practice for new and existing members of staff who have a disability or health condition which may impact upon their work, or whose work may impact upon their disability.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CA6FD28" w14:textId="5BEF838E" w:rsidR="009E6FE3" w:rsidRPr="005C7764" w:rsidRDefault="00CC581A" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To </w:t>
+            </w:r>
+            <w:r w:rsidR="009E6FE3" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>detail the process to be followed when equipment is purchased to assist a</w:t>
+            </w:r>
+            <w:r w:rsidR="005E4548" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>member of staff</w:t>
+            </w:r>
+            <w:r w:rsidR="009E6FE3" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, and what happens should the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>member of staff</w:t>
+            </w:r>
+            <w:r w:rsidR="009E6FE3" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> leave the Council’s employment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidTr="009B1903">
+      <w:tr w:rsidR="00302D5B" w:rsidRPr="005C7764" w14:paraId="00BAC83B" w14:textId="77777777" w:rsidTr="28F1EA44">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00302D5B" w:rsidRDefault="00302D5B" w:rsidP="009B1903">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="57C98C9B" w14:textId="77777777" w:rsidR="00302D5B" w:rsidRPr="005C7764" w:rsidRDefault="00302D5B" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidRDefault="00302D5B" w:rsidP="009B1903">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="242A10BE" w14:textId="77777777" w:rsidR="00302D5B" w:rsidRPr="005C7764" w:rsidRDefault="00302D5B" w:rsidP="00FF40EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>All information will be treated confidentially and with sensitivity and will be passed on to other colleagues only when it is necessary in order that the Council can appropriately address matters with the member of staff and meet its obligations under equality, employment and health and safety legislation.  The member of staff will be kept informed when information about them is being provided to other relevant bodies.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="6A23F6AA" w14:textId="77777777" w:rsidR="00CC581A" w:rsidRPr="005C7764" w:rsidRDefault="00CC581A" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidTr="009B1903">
+      <w:tr w:rsidR="00302D5B" w:rsidRPr="005C7764" w14:paraId="25B3E454" w14:textId="77777777" w:rsidTr="28F1EA44">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidRDefault="00302D5B" w:rsidP="009B1903">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="18A02533" w14:textId="77777777" w:rsidR="00302D5B" w:rsidRPr="003F67D8" w:rsidRDefault="00302D5B" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidRDefault="00302D5B" w:rsidP="009B1903">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1577D03B" w14:textId="1630BEC4" w:rsidR="00302D5B" w:rsidRPr="003F67D8" w:rsidRDefault="00302D5B" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="Policy"/>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Policy Scope</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+          </w:p>
+          <w:p w14:paraId="52BFDDFC" w14:textId="77777777" w:rsidR="007D56B8" w:rsidRPr="003F67D8" w:rsidRDefault="007D56B8" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidTr="009B1903">
+      <w:tr w:rsidR="00302D5B" w:rsidRPr="005C7764" w14:paraId="54714103" w14:textId="77777777" w:rsidTr="28F1EA44">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidRDefault="00302D5B" w:rsidP="009B1903">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="014B2929" w14:textId="77777777" w:rsidR="00302D5B" w:rsidRPr="005C7764" w:rsidRDefault="00302D5B" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidRDefault="00302D5B" w:rsidP="000C7D20">
-[...42 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0626AF7B" w14:textId="162F384B" w:rsidR="00FF40EF" w:rsidRPr="005C7764" w:rsidRDefault="00302D5B" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The Council</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF40EF" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> has legal duties under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equality Act 2010 </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF40EF" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>both as a service provider and as an employer.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40EEE22B" w14:textId="748016B6" w:rsidR="00FF40EF" w:rsidRPr="005C7764" w:rsidRDefault="00FF40EF" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This policy covers the Council’s responsibilities for </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>members of staff</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC581A" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>applicants for employment</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC581A" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and others who perform roles for the Council</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="3B76B7AD" w14:textId="216362A9" w:rsidR="00302D5B" w:rsidRPr="005C7764" w:rsidRDefault="00302D5B" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidTr="009B1903">
+      <w:tr w:rsidR="00302D5B" w:rsidRPr="005C7764" w14:paraId="262B7B7C" w14:textId="77777777" w:rsidTr="28F1EA44">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidRDefault="00302D5B" w:rsidP="009B1903">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="17D7FB3D" w14:textId="77777777" w:rsidR="00302D5B" w:rsidRPr="005C7764" w:rsidRDefault="00302D5B" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidRDefault="00302D5B" w:rsidP="009B1903">
-[...17 lines deleted...]
-              <w:t>The Equality Act 2010</w:t>
+          <w:p w14:paraId="53CE2342" w14:textId="7CCCA882" w:rsidR="00302D5B" w:rsidRPr="005C7764" w:rsidRDefault="0007716B" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>What is the duty?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidTr="009B1903">
+      <w:tr w:rsidR="00302D5B" w:rsidRPr="005C7764" w14:paraId="1551D50F" w14:textId="77777777" w:rsidTr="28F1EA44">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00302D5B" w:rsidRDefault="00302D5B" w:rsidP="009B1903">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="6D2D1C16" w14:textId="77777777" w:rsidR="00302D5B" w:rsidRPr="005C7764" w:rsidRDefault="00302D5B" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B12E1D" w:rsidRDefault="008559E7" w:rsidP="009B1903">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="769B623D" w14:textId="77777777" w:rsidR="00B12E1D" w:rsidRPr="005C7764" w:rsidRDefault="008559E7" w:rsidP="00FF40EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Section </w:t>
             </w:r>
-            <w:r w:rsidR="00302D5B" w:rsidRPr="00370CC8">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00302D5B" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6(1)</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the</w:t>
             </w:r>
-            <w:r w:rsidR="00302D5B" w:rsidRPr="00370CC8">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00302D5B" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Equality Act 2010 </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">defines </w:t>
             </w:r>
-            <w:r w:rsidR="00302D5B" w:rsidRPr="00370CC8">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00302D5B" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">a disability as a physical or mental impairment </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">which </w:t>
             </w:r>
-            <w:r w:rsidR="00302D5B" w:rsidRPr="00370CC8">
-[...32 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00302D5B" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>has a substantial and long-term adverse effect on a person’s ability to carry out normal day-to-day activities.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B12E1D" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AF6F52" w:rsidRDefault="00AF6F52" w:rsidP="009B1903">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2384597B" w14:textId="77777777" w:rsidR="00FF40EF" w:rsidRPr="005C7764" w:rsidRDefault="00FF40EF" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4214ADE1" w14:textId="77777777" w:rsidR="00AF6F52" w:rsidRPr="005C7764" w:rsidRDefault="00AF6F52" w:rsidP="00FF40EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Section </w:t>
             </w:r>
-            <w:r w:rsidR="00B12E1D" w:rsidRPr="00370CC8">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00B12E1D" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">20 </w:t>
             </w:r>
-            <w:r w:rsidR="008559E7">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="008559E7" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">of the </w:t>
             </w:r>
-            <w:r w:rsidR="00B12E1D" w:rsidRPr="00370CC8">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00B12E1D" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Equality Act 2010 </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">establishes </w:t>
             </w:r>
-            <w:r w:rsidR="00B12E1D" w:rsidRPr="00370CC8">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00B12E1D" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>a duty to make reasonable adjustments</w:t>
             </w:r>
-            <w:r w:rsidR="008559E7">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="008559E7" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> for people with a disability</w:t>
             </w:r>
-            <w:r w:rsidR="00B12E1D" w:rsidRPr="00370CC8">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00B12E1D" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B12E1D" w:rsidRPr="00370CC8" w:rsidRDefault="00B12E1D" w:rsidP="009B1903">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2F7A9B6A" w14:textId="77777777" w:rsidR="0007716B" w:rsidRPr="005C7764" w:rsidRDefault="0007716B" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E5F63FC" w14:textId="77777777" w:rsidR="00B12E1D" w:rsidRPr="005C7764" w:rsidRDefault="00B12E1D" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The duty </w:t>
             </w:r>
-            <w:r w:rsidR="00AF6F52">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00AF6F52" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">applies in three sets of circumstances </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B12E1D" w:rsidRPr="00370CC8" w:rsidRDefault="00B12E1D" w:rsidP="009B1903">
-[...1 lines deleted...]
-              <w:pStyle w:val="Default"/>
+          <w:p w14:paraId="1C8B8CD2" w14:textId="0105F65F" w:rsidR="00B12E1D" w:rsidRPr="005C7764" w:rsidRDefault="00B12E1D" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="25"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-[...23 lines deleted...]
-              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Where a provision, criterion or practice puts a disabled person at a substantial disadvantage in comparison with persons who are not disabled. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30A618B3" w14:textId="36B2AFD0" w:rsidR="00B12E1D" w:rsidRPr="005C7764" w:rsidRDefault="00B12E1D" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="25"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-[...27 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Where a physical feature puts a disabled person at a substantial disadvantage in comparison with persons who are not disabled. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DA6CDB3" w14:textId="3D31F531" w:rsidR="00CC581A" w:rsidRPr="005C7764" w:rsidRDefault="00CC581A" w:rsidP="0007716B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Where a disabled person would, but for the provision of an auxiliary aid, be put at a substantial disadvantage </w:t>
+            </w:r>
+            <w:r w:rsidR="0007716B" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>in comparison with persons who are not disabled.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AEFCAB4" w14:textId="77777777" w:rsidR="00302D5B" w:rsidRDefault="0007716B" w:rsidP="0060017B">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>In each case the duty is to take such steps as are reasonable to avoid the disadvantage or provide the auxiliary aid.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F0E5EA5" w14:textId="7545A275" w:rsidR="00FD7591" w:rsidRPr="005C7764" w:rsidRDefault="00FD7591" w:rsidP="0060017B">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12E1D" w:rsidRPr="00302D5B" w:rsidTr="009B1903">
-[...93 lines deleted...]
-      <w:tr w:rsidR="00302D5B" w:rsidTr="009B1903">
+      <w:tr w:rsidR="00302D5B" w:rsidRPr="005C7764" w14:paraId="19AC57D1" w14:textId="77777777" w:rsidTr="28F1EA44">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00302D5B" w:rsidRDefault="00302D5B" w:rsidP="009B1903">
-[...13 lines deleted...]
-              <w:t>2.3</w:t>
+          <w:p w14:paraId="5D28C84F" w14:textId="63138D87" w:rsidR="00302D5B" w:rsidRPr="003F67D8" w:rsidRDefault="00302D5B" w:rsidP="00C23B17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00547AFF" w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00302D5B" w:rsidRPr="00302D5B" w:rsidRDefault="00AF6F52" w:rsidP="009B1903">
-[...17 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1C152141" w14:textId="77777777" w:rsidR="00302D5B" w:rsidRPr="003F67D8" w:rsidRDefault="00AF6F52" w:rsidP="00C23B17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="Duty"/>
+            <w:bookmarkEnd w:id="4"/>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Who does the Duty apply to?</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="009971B8" w14:textId="77777777" w:rsidR="0007716B" w:rsidRPr="003F67D8" w:rsidRDefault="0007716B" w:rsidP="00C23B17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00370CC8" w:rsidTr="009B1903">
+      <w:tr w:rsidR="00370CC8" w:rsidRPr="005C7764" w14:paraId="7E2CB882" w14:textId="77777777" w:rsidTr="009B045B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009B1903">
-[...5 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w14:paraId="03B1BAB5" w14:textId="77777777" w:rsidR="00370CC8" w:rsidRPr="005C7764" w:rsidRDefault="00370CC8" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000C7D20" w:rsidRDefault="000C7D20" w:rsidP="009B1903">
-[...28 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="43D4F484" w14:textId="77777777" w:rsidR="00370CC8" w:rsidRPr="005C7764" w:rsidRDefault="000C7D20" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The following groups of people have a right to have reasonable adjustments made if they </w:t>
             </w:r>
-            <w:r w:rsidR="00370CC8" w:rsidRPr="00370CC8">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">have an impairment or health condition that falls within the definition of ‘disability’ under the </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Equality </w:t>
             </w:r>
-            <w:r w:rsidR="00370CC8" w:rsidRPr="00370CC8">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Act </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>and consequently suffer a substantial disadvantage</w:t>
             </w:r>
-            <w:r w:rsidR="00370CC8" w:rsidRPr="00370CC8">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009B1903">
+          <w:p w14:paraId="5BB54AF6" w14:textId="77777777" w:rsidR="00370CC8" w:rsidRPr="00547AFF" w:rsidRDefault="00370CC8" w:rsidP="00547AFF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="34"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00547AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Permanent, temporary and agency staff</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009B1903">
+          <w:p w14:paraId="73C9D523" w14:textId="4C311345" w:rsidR="00174883" w:rsidRPr="00547AFF" w:rsidRDefault="00174883" w:rsidP="005350E0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009B1903">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00547AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Applicants for employment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5509A57E" w14:textId="77777777" w:rsidR="00370CC8" w:rsidRPr="00547AFF" w:rsidRDefault="00370CC8" w:rsidP="005350E0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...26 lines deleted...]
-          <w:p w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009B1903">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00547AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Contractors</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E1EC2B7" w14:textId="77777777" w:rsidR="00370CC8" w:rsidRPr="005C7764" w:rsidRDefault="00370CC8" w:rsidP="005350E0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009B1903">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00547AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volunteers or visitors undertaking work for, in partnership with or on behalf of </w:t>
+            </w:r>
+            <w:r w:rsidR="000C7D20" w:rsidRPr="00547AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="000C7D20" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Council</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D20CE8F" w14:textId="77777777" w:rsidR="00370CC8" w:rsidRPr="005C7764" w:rsidRDefault="00370CC8" w:rsidP="005350E0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009B1903">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>People on work placement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EA102F6" w14:textId="77777777" w:rsidR="00370CC8" w:rsidRPr="005C7764" w:rsidRDefault="00370CC8" w:rsidP="005350E0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009B1903">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>People not employed by the Council attending Council training or development courses, whether on or off site</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61FB8E5A" w14:textId="77777777" w:rsidR="00370CC8" w:rsidRPr="005C7764" w:rsidRDefault="00370CC8" w:rsidP="005350E0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00370CC8" w:rsidRPr="00302D5B" w:rsidRDefault="00370CC8" w:rsidP="009B1903">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>People on secondment to or from the Council</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A90FD9F" w14:textId="77777777" w:rsidR="00370CC8" w:rsidRPr="005C7764" w:rsidRDefault="00370CC8" w:rsidP="005350E0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Office holders such as Elected Members</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="775E77F4" w14:textId="032962BF" w:rsidR="006E2EEE" w:rsidRPr="005C7764" w:rsidRDefault="00370CC8" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>People not employed by the Council attending Council related social or other events, whether on or off site.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidTr="009B1903">
-[...61 lines deleted...]
-      <w:tr w:rsidR="00370CC8" w:rsidTr="009B1903">
+      <w:tr w:rsidR="00370CC8" w:rsidRPr="005C7764" w14:paraId="0AB66C45" w14:textId="77777777" w:rsidTr="009B045B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009B1903">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="14AF5096" w14:textId="2EB8A3B3" w:rsidR="00370CC8" w:rsidRPr="005C7764" w:rsidRDefault="00B168F0" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00370CC8" w:rsidRPr="00F47278" w:rsidRDefault="00370CC8" w:rsidP="000C7D20">
-[...118 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1D2EE573" w14:textId="77777777" w:rsidR="00DB6EE6" w:rsidRPr="005C7764" w:rsidRDefault="009B045B" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Supporting Guidance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24B339A0" w14:textId="0A65CD2E" w:rsidR="009B045B" w:rsidRPr="005C7764" w:rsidRDefault="009B045B" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidTr="009B1903">
+      <w:tr w:rsidR="00370CC8" w:rsidRPr="005C7764" w14:paraId="2F27E2C4" w14:textId="77777777" w:rsidTr="28F1EA44">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009B1903">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="13644EF0" w14:textId="77777777" w:rsidR="00370CC8" w:rsidRPr="005C7764" w:rsidRDefault="00370CC8" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009B1903">
-[...19 lines deleted...]
-            <w:bookmarkEnd w:id="3"/>
+          <w:p w14:paraId="22D743E5" w14:textId="65E52FD9" w:rsidR="00370CC8" w:rsidRPr="005C7764" w:rsidRDefault="00174883" w:rsidP="0007716B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tailored </w:t>
+            </w:r>
+            <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>guidance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is provided</w:t>
+            </w:r>
+            <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for Managers </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="Appendix2" w:history="1">
+              <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:t>(Appendix 2</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) and </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Members of staff</w:t>
+            </w:r>
+            <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:hyperlink w:anchor="Appendix3" w:history="1">
+              <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:t>Appendix 3</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">).  The guidance provides additional information and offers practical solutions </w:t>
+            </w:r>
+            <w:r w:rsidR="000C7D20" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to ensure the </w:t>
+            </w:r>
+            <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>fair and equitable application of the policy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="089A5CB2" w14:textId="77777777" w:rsidR="008643D7" w:rsidRDefault="008643D7" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29AD6A8C" w14:textId="77777777" w:rsidR="003F67D8" w:rsidRDefault="003F67D8" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50E9B2FE" w14:textId="77777777" w:rsidR="003F67D8" w:rsidRDefault="003F67D8" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A3505B0" w14:textId="77777777" w:rsidR="003F67D8" w:rsidRPr="005C7764" w:rsidRDefault="003F67D8" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidTr="009B1903">
+      <w:tr w:rsidR="00370CC8" w:rsidRPr="005C7764" w14:paraId="5F369D35" w14:textId="77777777" w:rsidTr="28F1EA44">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009B1903">
-[...17 lines deleted...]
-              <w:t>3.1</w:t>
+          <w:p w14:paraId="28334B07" w14:textId="77526EC3" w:rsidR="00370CC8" w:rsidRPr="00CF0F23" w:rsidRDefault="00AB77FD" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF0F23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009B1903">
-[...48 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="48278771" w14:textId="77777777" w:rsidR="00370CC8" w:rsidRPr="00CF0F23" w:rsidRDefault="00370CC8" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="5" w:name="whatisa"/>
+            <w:bookmarkStart w:id="6" w:name="What"/>
+            <w:r w:rsidRPr="00CF0F23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>What is a reasonable adjustment?</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="6"/>
+          </w:p>
+          <w:p w14:paraId="52D20C81" w14:textId="77777777" w:rsidR="006560D9" w:rsidRPr="00CF0F23" w:rsidRDefault="006560D9" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidTr="009B1903">
+      <w:tr w:rsidR="00370CC8" w:rsidRPr="005C7764" w14:paraId="3F97F333" w14:textId="77777777" w:rsidTr="28F1EA44">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009B1903">
-[...17 lines deleted...]
-              <w:t>3.2</w:t>
+          <w:p w14:paraId="4D39ED1E" w14:textId="595C7B17" w:rsidR="00370CC8" w:rsidRPr="005C7764" w:rsidRDefault="00AB77FD" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003006FD" w:rsidRDefault="000C7D20" w:rsidP="000C7D20">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0CE5E756" w14:textId="41F0ECC8" w:rsidR="00370CC8" w:rsidRPr="005C7764" w:rsidRDefault="00370CC8" w:rsidP="0007716B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Equality law recognises that bringing about equality for disabled people may mean changing the way in which employment is structured, the removal of physical barriers and/or providing extra support for members of staff with a disability. This duty aims to make sure that a disabled person has the support they</w:t>
+            </w:r>
+            <w:r w:rsidR="00995953" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reasonably</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> need to get to and be able to do their job</w:t>
+            </w:r>
+            <w:r w:rsidR="000C7D20" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> without suffering a substantial disadvantage.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="424A8332" w14:textId="77777777" w:rsidR="00174883" w:rsidRPr="005C7764" w:rsidRDefault="00174883" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00370CC8" w:rsidRPr="005C7764" w14:paraId="0915EB2F" w14:textId="77777777" w:rsidTr="28F1EA44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4359C3CB" w14:textId="1453F511" w:rsidR="00370CC8" w:rsidRPr="005C7764" w:rsidRDefault="00AB77FD" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1856F22E" w14:textId="330030B2" w:rsidR="003006FD" w:rsidRPr="005C7764" w:rsidRDefault="000C7D20" w:rsidP="0007716B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>It should be noted that the requirement is to do what is “reasonable” to avoid any substantial disadvantage.</w:t>
             </w:r>
-            <w:r w:rsidR="00370CC8" w:rsidRPr="00370CC8">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="009B045B" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003006FD" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>The starting point is therefore to identify the disadvantage.</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003D1A28" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003006FD" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>You should then look at what steps can be taken to overcome the disadvantage, and finally whether it is reasonable to take these steps.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003006FD" w:rsidRDefault="003006FD" w:rsidP="003006FD">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0D102A06" w14:textId="77777777" w:rsidR="00995953" w:rsidRPr="005C7764" w:rsidRDefault="00995953" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A9597B1" w14:textId="52B89CA8" w:rsidR="003006FD" w:rsidRPr="005C7764" w:rsidRDefault="003006FD" w:rsidP="0007716B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">You </w:t>
             </w:r>
-            <w:r w:rsidR="00370CC8" w:rsidRPr="00370CC8">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">should always take the member of staff’s view about what is needed into consideration because they have experience in managing their condition and know what works for them.  It can </w:t>
             </w:r>
-            <w:r w:rsidR="00AC6EF8">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00AC6EF8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">also </w:t>
             </w:r>
-            <w:r w:rsidR="00370CC8" w:rsidRPr="00370CC8">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">be helpful to </w:t>
             </w:r>
-            <w:r w:rsidR="00AC6EF8">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00AC6EF8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">obtain </w:t>
             </w:r>
-            <w:r w:rsidR="00370CC8" w:rsidRPr="00370CC8">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">professional advice, such as a workplace assessment, </w:t>
             </w:r>
-            <w:r w:rsidR="00FF2D7D">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00FF2D7D" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or </w:t>
+            </w:r>
+            <w:r w:rsidR="00995953" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">an </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2D7D" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Occupational Healt</w:t>
+            </w:r>
+            <w:r w:rsidR="00171476" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
-            <w:r w:rsidR="00FF2D7D">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00995953" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> report</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2D7D" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00370CC8" w:rsidRPr="00370CC8">
-[...25 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>as this may identify adjustments that have</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6EF8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> not </w:t>
             </w:r>
-            <w:r w:rsidR="00370CC8" w:rsidRPr="00370CC8">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">been considered.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidRDefault="00AC6EF8" w:rsidP="003006FD">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2DBD4631" w14:textId="77777777" w:rsidR="00995953" w:rsidRPr="005C7764" w:rsidRDefault="00995953" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37E937FE" w14:textId="10A4A092" w:rsidR="00370CC8" w:rsidRPr="005C7764" w:rsidRDefault="00AC6EF8" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">One </w:t>
             </w:r>
-            <w:r w:rsidR="00370CC8" w:rsidRPr="00370CC8">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">test of reasonableness is that if the cost of making adjustments is anything up to the cost of recruiting and training a new </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Member of staff</w:t>
+            </w:r>
+            <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> then this </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">may be considered </w:t>
             </w:r>
-            <w:r w:rsidR="00370CC8" w:rsidRPr="00370CC8">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>reasonable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009F1680">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="28EC30BC" w14:textId="77777777" w:rsidR="00370CC8" w:rsidRPr="005C7764" w:rsidRDefault="00370CC8" w:rsidP="005350E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="7598"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidTr="009B1903">
+      <w:tr w:rsidR="00370CC8" w:rsidRPr="005C7764" w14:paraId="34AB811C" w14:textId="77777777" w:rsidTr="54986E46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009F1680">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="08165ACA" w14:textId="71826511" w:rsidR="00370CC8" w:rsidRPr="005C7764" w:rsidRDefault="00AB77FD" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b w:val="0"/>
-[...3 lines deleted...]
-              <w:t>3.3</w:t>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00370CC8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009F1680">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="5CA5BD97" w14:textId="77777777" w:rsidR="00370CC8" w:rsidRPr="005C7764" w:rsidRDefault="00370CC8" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The Equality and Human Rights Commission provides examples of adjustments that </w:t>
             </w:r>
-            <w:r w:rsidR="00AC6EF8">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00AC6EF8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">it </w:t>
             </w:r>
-            <w:r w:rsidRPr="00370CC8">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>may</w:t>
             </w:r>
-            <w:r w:rsidR="003006FD">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003006FD" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AC6EF8">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00AC6EF8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>be reasonable to make</w:t>
             </w:r>
-            <w:r w:rsidRPr="00370CC8">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.  Examples include:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009B1903">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="5D672B43" w14:textId="12AB4D68" w:rsidR="00370CC8" w:rsidRPr="0018492D" w:rsidRDefault="00370CC8" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...17 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allocating some of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Member of staff</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>’s duties to another person</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59F38846" w14:textId="3B15A971" w:rsidR="00370CC8" w:rsidRPr="0018492D" w:rsidRDefault="00370CC8" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-              <w:ind w:left="714" w:hanging="357"/>
-[...16 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transferring the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Member of staff</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to an existing vacancy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EBFC496" w14:textId="5880209F" w:rsidR="00370CC8" w:rsidRPr="0018492D" w:rsidRDefault="00370CC8" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-              <w:ind w:left="714" w:hanging="357"/>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Altering the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Member of staff</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>’s hours of working or</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6EF8" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> providing</w:t>
             </w:r>
-            <w:r w:rsidRPr="00370CC8">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> training</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009B1903">
-            <w:pPr>
+          <w:p w14:paraId="4DE5A28E" w14:textId="77777777" w:rsidR="00370CC8" w:rsidRPr="0018492D" w:rsidRDefault="00370CC8" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-              <w:ind w:left="714" w:hanging="357"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Offering work or training at a different location</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009B1903">
-            <w:pPr>
+          <w:p w14:paraId="7D9A095C" w14:textId="7E069076" w:rsidR="00370CC8" w:rsidRPr="0018492D" w:rsidRDefault="00370CC8" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-              <w:ind w:left="714" w:hanging="357"/>
-[...16 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allowing </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Members of staff</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to be absent during working or training hours for rehabilitation, assessment or treatment.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B8605EA" w14:textId="7403D2D4" w:rsidR="00B12AE0" w:rsidRPr="0018492D" w:rsidRDefault="00B12AE0" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-              <w:ind w:left="714" w:hanging="357"/>
-[...16 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giving or arranging for training or mentoring </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78D65E1E" w14:textId="77777777" w:rsidR="00370CC8" w:rsidRPr="0018492D" w:rsidRDefault="00370CC8" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-              <w:ind w:left="714" w:hanging="357"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Modifying procedures for testing or assessment.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009B1903" w:rsidRDefault="009B1903" w:rsidP="009B1903">
-[...9 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="4C2FE878" w14:textId="5EAB4F9D" w:rsidR="00370CC8" w:rsidRPr="0018492D" w:rsidRDefault="00370CC8" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-              <w:ind w:left="714" w:hanging="357"/>
-[...16 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allowing a disabled </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Member of staff</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to take a period of leave</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64F62141" w14:textId="77777777" w:rsidR="00370CC8" w:rsidRPr="0018492D" w:rsidRDefault="00370CC8" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-              <w:ind w:left="714" w:hanging="357"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Modifying disciplinary or grievance procedures</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009B1903">
-            <w:pPr>
+          <w:p w14:paraId="51669666" w14:textId="77777777" w:rsidR="00370CC8" w:rsidRPr="0018492D" w:rsidRDefault="00370CC8" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-              <w:ind w:left="714" w:hanging="357"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Adjusting redundancy selection criteria</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009B1903">
-            <w:pPr>
+          <w:p w14:paraId="67A4B473" w14:textId="30C305D9" w:rsidR="00370CC8" w:rsidRPr="0018492D" w:rsidRDefault="00D14B38" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Purchasing</w:t>
+            </w:r>
+            <w:r w:rsidR="59C7BC6C" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> providing</w:t>
+            </w:r>
+            <w:r w:rsidR="002D2F89" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B12AE0" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>or modifying</w:t>
+            </w:r>
+            <w:r w:rsidR="002D2F89" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B12AE0" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00293F34" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">quipment </w:t>
+            </w:r>
+            <w:r w:rsidR="00301D6A" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00293F34" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>eg work</w:t>
+            </w:r>
+            <w:r w:rsidR="007679E4" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>station, work</w:t>
+            </w:r>
+            <w:r w:rsidR="00293F34" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>space</w:t>
+            </w:r>
+            <w:r w:rsidR="00A46290" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or posture aids</w:t>
+            </w:r>
+            <w:r w:rsidR="00A74B17" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, assistive IT </w:t>
+            </w:r>
+            <w:r w:rsidR="00F91CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>equipment and/</w:t>
+            </w:r>
+            <w:r w:rsidR="00A74B17" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or software, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A46290" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Hearing &amp; communication</w:t>
+            </w:r>
+            <w:r w:rsidR="00A74B17" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00283E06" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="00A46290" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>obility and access equipment</w:t>
+            </w:r>
+            <w:r w:rsidR="00A74B17" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A46290" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Specialist tools &amp; PPE</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA3C7F" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00283E06" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00A46290" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>nvironmental controls and lighting</w:t>
+            </w:r>
+            <w:r w:rsidR="00B12AE0" w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0018492D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C5B91" w:rsidRPr="00370CC8" w:rsidTr="009B1903">
+      <w:tr w:rsidR="005C5B91" w:rsidRPr="005C7764" w14:paraId="43935FF6" w14:textId="77777777" w:rsidTr="54986E46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005C5B91" w:rsidRPr="00370CC8" w:rsidRDefault="005C5B91" w:rsidP="009F1680">
-[...16 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="3284E724" w14:textId="7D648504" w:rsidR="005C5B91" w:rsidRPr="003F67D8" w:rsidRDefault="00AB77FD" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F67D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005C5B91" w:rsidRPr="00370CC8" w:rsidRDefault="005C5B91" w:rsidP="005C5B91">
-[...2 lines deleted...]
-              <w:ind w:left="34" w:hanging="34"/>
+          <w:p w14:paraId="76442040" w14:textId="77777777" w:rsidR="005C5B91" w:rsidRPr="003F67D8" w:rsidRDefault="005C5B91" w:rsidP="0007716B">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00370CC8">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="7" w:name="Links"/>
+            <w:bookmarkEnd w:id="7"/>
+            <w:r w:rsidRPr="003F67D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Links with other Council Policies</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+          <w:p w14:paraId="2FA40CFF" w14:textId="77777777" w:rsidR="00B12AE0" w:rsidRPr="003F67D8" w:rsidRDefault="00B12AE0" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidTr="009B1903">
+      <w:tr w:rsidR="00370CC8" w:rsidRPr="005C7764" w14:paraId="5EB9F878" w14:textId="77777777" w:rsidTr="54986E46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00370CC8" w:rsidRPr="005C5B91" w:rsidRDefault="005C5B91" w:rsidP="009F1680">
-[...17 lines deleted...]
-              <w:t>4.1</w:t>
+          <w:p w14:paraId="07D54B98" w14:textId="59151EE9" w:rsidR="00370CC8" w:rsidRPr="005C7764" w:rsidRDefault="00AB77FD" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="005C5B91" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B12E1D" w:rsidRDefault="00B12E1D" w:rsidP="00B12E1D">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3E02AEAC" w14:textId="29B86274" w:rsidR="00607BEF" w:rsidRPr="005C7764" w:rsidRDefault="00B12E1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">This policy is associated to the following key policies, all of which are designed to ensure that equality and fairness are central to all of our activities concerning the recruitment, retention, development and wellbeing </w:t>
             </w:r>
-            <w:r w:rsidR="00AC6EF8">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00AC6EF8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
-            <w:r w:rsidRPr="004A036D">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>all of our staff members and</w:t>
             </w:r>
-            <w:r w:rsidR="00AC6EF8">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00AC6EF8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A036D">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> where applicable</w:t>
             </w:r>
-            <w:r w:rsidR="00AC6EF8">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00AC6EF8" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A036D">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> should be cross referenced to gain further detail</w:t>
             </w:r>
-            <w:r w:rsidRPr="006C094B">
-[...6 lines deleted...]
-          <w:p w:rsidR="00171476" w:rsidRPr="00171476" w:rsidRDefault="00171476" w:rsidP="00171476">
+            <w:r w:rsidR="00607BEF" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20E5B7ED" w14:textId="77777777" w:rsidR="00B655D2" w:rsidRPr="005C7764" w:rsidRDefault="00B655D2" w:rsidP="003517F1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AB70287" w14:textId="1F816722" w:rsidR="003517F1" w:rsidRPr="005C7764" w:rsidRDefault="00607BEF" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">These can be accessed on the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="00711E2F" w:rsidRPr="005C7764">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:t>Policies &amp; Procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00711E2F" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> page on the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Member of staff</w:t>
+            </w:r>
+            <w:r w:rsidR="00711E2F" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> section of th</w:t>
+            </w:r>
+            <w:r w:rsidR="005A15D1" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e Council website or the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidR="005A15D1" w:rsidRPr="005C7764">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:t>HR Policies, Procedures &amp; Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="005A15D1" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> page on </w:t>
+            </w:r>
+            <w:r w:rsidR="00295341" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC2155" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>harepoint.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D8437F2" w14:textId="77777777" w:rsidR="003517F1" w:rsidRPr="005C7764" w:rsidRDefault="003517F1" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="148552AA" w14:textId="77777777" w:rsidR="000E1DF6" w:rsidRPr="005C7764" w:rsidRDefault="005C5B91" w:rsidP="003D1A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="008E3FBB" w:rsidRDefault="008E3FBB" w:rsidP="005C5B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="000E1DF6" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ppraisal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AB75493" w14:textId="599855E6" w:rsidR="005C5B91" w:rsidRPr="005C7764" w:rsidRDefault="000E1DF6" w:rsidP="003D1A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...12 lines deleted...]
-          <w:p w:rsidR="005C5B91" w:rsidRPr="00B12E1D" w:rsidRDefault="005C5B91" w:rsidP="005C5B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="005C5B91" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ttendance Management</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C1234D0" w14:textId="3BB557B2" w:rsidR="00490310" w:rsidRPr="005C7764" w:rsidRDefault="005841E7" w:rsidP="003D1A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...343 lines deleted...]
-          <w:p w:rsidR="00B12E1D" w:rsidRPr="009B1903" w:rsidRDefault="009B1903" w:rsidP="009B1903">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Capability</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5634665D" w14:textId="77777777" w:rsidR="005C5B91" w:rsidRPr="005C7764" w:rsidRDefault="005C5B91" w:rsidP="003D1A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Discipline</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3347EB42" w14:textId="77777777" w:rsidR="005C5B91" w:rsidRPr="005C7764" w:rsidRDefault="005C5B91" w:rsidP="003D1A28">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dignity and Respect in the Workplace</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="691904E9" w14:textId="77777777" w:rsidR="005C5B91" w:rsidRPr="005C7764" w:rsidRDefault="005C5B91" w:rsidP="003D1A28">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Equality, Diversity and Human Rights</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FDE58D9" w14:textId="77777777" w:rsidR="005C5B91" w:rsidRPr="005C7764" w:rsidRDefault="005C5B91" w:rsidP="003D1A28">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Family Friendly </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="100386DA" w14:textId="77777777" w:rsidR="005C5B91" w:rsidRPr="005C7764" w:rsidRDefault="005C5B91" w:rsidP="003D1A28">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Flexible Working</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A44625C" w14:textId="3ADA9D6A" w:rsidR="005841E7" w:rsidRPr="005C7764" w:rsidRDefault="005C5B91" w:rsidP="003D1A28">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Grievance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60A64D5B" w14:textId="092F650D" w:rsidR="005C5B91" w:rsidRPr="005C7764" w:rsidRDefault="005C5B91" w:rsidP="003D1A28">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Leave</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66F29344" w14:textId="3D80F47A" w:rsidR="005C5B91" w:rsidRPr="005C7764" w:rsidRDefault="005C5B91" w:rsidP="003D1A28">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Managing </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Members of staff</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with a Disability Guidance (appendix 1 Attendance Management Policy)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BAA1199" w14:textId="77777777" w:rsidR="005C5B91" w:rsidRPr="005C7764" w:rsidRDefault="005C5B91" w:rsidP="003D1A28">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mentally Healthy Workplace </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA46CD" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>&amp; Stress Management P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>olicy</w:t>
+            </w:r>
+            <w:r w:rsidR="008E3FBB" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and supporting Guidance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46720894" w14:textId="77777777" w:rsidR="005C5B91" w:rsidRPr="005C7764" w:rsidRDefault="005C5B91" w:rsidP="003D1A28">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Recruitment and Selection</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FBFF933" w14:textId="77777777" w:rsidR="0013096F" w:rsidRPr="005C7764" w:rsidRDefault="0013096F" w:rsidP="003D1A28">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Redeployment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22C7CE6E" w14:textId="77777777" w:rsidR="0013096F" w:rsidRPr="005C7764" w:rsidRDefault="0013096F" w:rsidP="003D1A28">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Redundancy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66470E93" w14:textId="77777777" w:rsidR="009B1903" w:rsidRPr="005C7764" w:rsidRDefault="1AB052C4" w:rsidP="003D1A28">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>References</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F071B95" w14:textId="77777777" w:rsidR="00B12E1D" w:rsidRPr="005C7764" w:rsidRDefault="009B1903" w:rsidP="003D1A28">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Training</w:t>
             </w:r>
-            <w:r w:rsidR="008E3FBB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="008E3FBB" w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. Learning</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B1903">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005C7764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...36 lines deleted...]
-      <w:tr w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidTr="005C239A">
+      <w:tr w:rsidR="004A036D" w:rsidRPr="0007716B" w14:paraId="15E99837" w14:textId="77777777" w:rsidTr="57424E79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidRDefault="004A036D" w:rsidP="009F1680">
-[...16 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="57F62047" w14:textId="1E14A16C" w:rsidR="004A036D" w:rsidRPr="003859F6" w:rsidRDefault="00D94E80" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003859F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidRDefault="004A036D" w:rsidP="009F1680">
-[...2 lines deleted...]
-              <w:ind w:left="34" w:hanging="34"/>
+          <w:p w14:paraId="55064BD6" w14:textId="77777777" w:rsidR="004A036D" w:rsidRPr="003859F6" w:rsidRDefault="004A036D">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="004A036D">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="8" w:name="Roles"/>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r w:rsidRPr="003859F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Roles and responsibilities</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+          </w:p>
+          <w:p w14:paraId="18412308" w14:textId="77777777" w:rsidR="00ED26B7" w:rsidRPr="003859F6" w:rsidRDefault="00ED26B7" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidTr="005C239A">
+      <w:tr w:rsidR="004A036D" w:rsidRPr="0007716B" w14:paraId="4ED53C28" w14:textId="77777777" w:rsidTr="57424E79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidRDefault="004A036D" w:rsidP="009F1680">
-[...17 lines deleted...]
-              <w:t>5.1</w:t>
+          <w:p w14:paraId="3D813333" w14:textId="3AD0A649" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="00D94E80" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="004A036D" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidRDefault="004A036D" w:rsidP="009F1680">
-[...17 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2095EE5E" w14:textId="77777777" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="004A036D" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>The member of staff will:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidRDefault="004A036D" w:rsidP="009F1680">
-[...1 lines deleted...]
-              <w:pStyle w:val="Default"/>
+          <w:p w14:paraId="32E64086" w14:textId="77777777" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="004A036D" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="28"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Make their Manager aware of a health condition or disability, which is having an impact upon their work</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidRDefault="004A036D" w:rsidP="009F1680">
-[...1 lines deleted...]
-              <w:pStyle w:val="Default"/>
+          <w:p w14:paraId="6F9CBF8F" w14:textId="75F117E9" w:rsidR="00F6657E" w:rsidRPr="00A90239" w:rsidRDefault="14D726C9" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="28"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-[...20 lines deleted...]
-              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Record and update </w:t>
+            </w:r>
+            <w:r w:rsidR="628DD50C" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>details on Business World</w:t>
+            </w:r>
+            <w:r w:rsidR="3C624E33" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (in the </w:t>
+            </w:r>
+            <w:r w:rsidR="25C9EA27" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Diversity tab there is a D</w:t>
+            </w:r>
+            <w:r w:rsidR="3C624E33" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">isability section </w:t>
+            </w:r>
+            <w:r w:rsidR="123CA2CC" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">at the end of that section, </w:t>
+            </w:r>
+            <w:r w:rsidR="25C9EA27" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">with </w:t>
+            </w:r>
+            <w:r w:rsidR="3C624E33" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a dropdown list </w:t>
+            </w:r>
+            <w:r w:rsidR="25C9EA27" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to record </w:t>
+            </w:r>
+            <w:r w:rsidR="74E871C6" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="38DE9832" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="3C624E33" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">isability type and free text for </w:t>
+            </w:r>
+            <w:r w:rsidR="0F68437F" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">recording the </w:t>
+            </w:r>
+            <w:r w:rsidR="4A901474" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">agreed </w:t>
+            </w:r>
+            <w:r w:rsidR="3C624E33" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>adjustments</w:t>
+            </w:r>
+            <w:r w:rsidR="0F68437F" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46462D3F" w14:textId="77777777" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="004A036D" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="28"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-[...19 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Cooperate with their Manager, HR, Occupational Health and other agencies in considering if adjustments are required and if so finding the most positive option</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AE3603B" w14:textId="77777777" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="004A036D" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Apply to Access to Work for financial assistance with the costs of equipment or additional support where this is required.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7931DA5A" w14:textId="470006A9" w:rsidR="00DA59CE" w:rsidRPr="00A90239" w:rsidRDefault="00DA59CE" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Return equipment if no longer needed, </w:t>
+            </w:r>
+            <w:r w:rsidR="50D35DC6" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>or when</w:t>
+            </w:r>
+            <w:r w:rsidR="00683E7B" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> employment ceases.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="526C3711" w14:textId="202440D5" w:rsidR="00DA59CE" w:rsidRPr="00A90239" w:rsidRDefault="0D15135F" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="3F03F151" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iaise with their line manager </w:t>
+            </w:r>
+            <w:r w:rsidR="71DB088C" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>to arrange to return the equipment</w:t>
+            </w:r>
+            <w:r w:rsidR="3F03F151" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D429831" w14:textId="16ADB88A" w:rsidR="00ED26B7" w:rsidRPr="00A90239" w:rsidRDefault="218885CA" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in the event of laptop refresh where </w:t>
+            </w:r>
+            <w:r w:rsidR="6A66C441" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">there is specialist IT equipment as a reasonable adjustment, please remind your manager to </w:t>
+            </w:r>
+            <w:r w:rsidR="00262486" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00294743" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ontact your IT Business Partner</w:t>
+            </w:r>
+            <w:r w:rsidR="00913A32" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00294743" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to ensure </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE0B09" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">this is </w:t>
+            </w:r>
+            <w:r w:rsidR="00295341" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">transferred to </w:t>
+            </w:r>
+            <w:r w:rsidR="00E05519" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="007848B6" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>new laptop</w:t>
+            </w:r>
+            <w:r w:rsidR="00295341" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidTr="005C239A">
+      <w:tr w:rsidR="004A036D" w:rsidRPr="0007716B" w14:paraId="6523B548" w14:textId="77777777" w:rsidTr="57424E79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidRDefault="004A036D" w:rsidP="009F1680">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="6571B8C0" w14:textId="09837C7B" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="00D94E80" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b w:val="0"/>
-[...3 lines deleted...]
-              <w:t>5.2</w:t>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="004A036D" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidRDefault="004A036D" w:rsidP="009F1680">
-[...44 lines deleted...]
-              <w:pStyle w:val="Default"/>
+          <w:p w14:paraId="56C97F01" w14:textId="1946B899" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="00EC0218" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Line </w:t>
+            </w:r>
+            <w:r w:rsidR="004A036D" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manager will: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B1A40BA" w14:textId="0280F6D0" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="004A036D" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="29"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-[...20 lines deleted...]
-              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Deal with any disclosed personal information sensitively and with discretion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0931E09D" w14:textId="77777777" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="004A036D" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="29"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Seek every realistic option to enable the member of staff to continue in their role, including making reasonable adjustments to their role</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidRDefault="004A036D" w:rsidP="009F1680">
-[...1 lines deleted...]
-              <w:pStyle w:val="Default"/>
+          <w:p w14:paraId="59828D9F" w14:textId="77777777" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="004A036D" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="29"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Keep the </w:t>
             </w:r>
-            <w:r w:rsidR="00FF2D7D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00FF2D7D" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">HR Case Management Team </w:t>
             </w:r>
-            <w:r w:rsidRPr="004A036D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>informed</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidRDefault="004A036D" w:rsidP="009F1680">
-[...1 lines deleted...]
-              <w:pStyle w:val="Default"/>
+          <w:p w14:paraId="007FFB83" w14:textId="6D2997F2" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="004A036D" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="29"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-[...20 lines deleted...]
-              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Involve Occupational Health, </w:t>
+            </w:r>
+            <w:r w:rsidR="34EFC605" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00A9021C" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Employability </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Service, the Council’s Health &amp; Safety team and/or Access to Work as appropriate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A3BD5A9" w14:textId="335335B9" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="2DFE640F" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="29"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-[...15 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review and monitor the needs of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Member of staff</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for whom equipment or assistance has been provided.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C90DC57" w14:textId="25D6CF1D" w:rsidR="006369DF" w:rsidRPr="00A90239" w:rsidRDefault="006369DF" w:rsidP="28F1EA44">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in the event of laptop refresh where there is specialist IT equipment as a reasonable adjustment, contact your IT Business Partner to ensure this is </w:t>
+            </w:r>
+            <w:r w:rsidR="00B13C52" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>trans</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9140A" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ferred</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E9140A" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>the new laptop</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11C47729" w14:textId="272CEF84" w:rsidR="23E8001B" w:rsidRPr="00A90239" w:rsidRDefault="23E8001B" w:rsidP="54986E46">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>When equipment is required, check if there is suitable equipment stored in the Cleaning Academy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C086C89" w14:textId="43336C1E" w:rsidR="00C000A8" w:rsidRPr="00A90239" w:rsidRDefault="0F68437F" w:rsidP="54986E46">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Record any equipment </w:t>
+            </w:r>
+            <w:r w:rsidR="7A5113F9" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">supplied </w:t>
+            </w:r>
+            <w:r w:rsidR="6D7E7464" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>in the ‘Council Assets’ tab</w:t>
+            </w:r>
+            <w:r w:rsidR="37DF2076" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in</w:t>
+            </w:r>
+            <w:r w:rsidR="36E51056" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>member of staff</w:t>
+            </w:r>
+            <w:r w:rsidR="36E51056" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> details in</w:t>
+            </w:r>
+            <w:r w:rsidR="6D7E7464" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Business World</w:t>
+            </w:r>
+            <w:r w:rsidR="4E0C2B6D" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5508E30F" w14:textId="53BE5005" w:rsidR="00295341" w:rsidRPr="00A90239" w:rsidRDefault="18EED018" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When equipment is no longer required, </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC262F" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">liaise with the </w:t>
+            </w:r>
+            <w:r w:rsidR="530CEC3C" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>member of staff</w:t>
+            </w:r>
+            <w:r w:rsidR="530CEC3C" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="2E4CD493" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to have it returned </w:t>
+            </w:r>
+            <w:r w:rsidR="530CEC3C" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidR="06373B13" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">then </w:t>
+            </w:r>
+            <w:r w:rsidR="530CEC3C" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">delivered to the </w:t>
+            </w:r>
+            <w:r w:rsidR="601E9F93" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">leaning </w:t>
+            </w:r>
+            <w:r w:rsidR="530CEC3C" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Academy at Council Headquarters</w:t>
+            </w:r>
+            <w:r w:rsidR="1CB53AF6" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="1BA70932" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">by </w:t>
+            </w:r>
+            <w:commentRangeStart w:id="9"/>
+            <w:commentRangeStart w:id="10"/>
+            <w:r w:rsidR="1CB53AF6" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>liais</w:t>
+            </w:r>
+            <w:r w:rsidR="55B26D38" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:r w:rsidR="1CB53AF6" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with the Facilities team for access</w:t>
+            </w:r>
+            <w:r w:rsidR="2200D805" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (contact </w:t>
+            </w:r>
+            <w:r w:rsidR="466845AC" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tracey Biggs on 01835</w:t>
+            </w:r>
+            <w:r w:rsidR="44F27763" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 828226 or </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidR="00295341" w:rsidRPr="00A90239">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>Tracey.Biggs@scotborders.gov.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="2200D805" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="9"/>
+            <w:r w:rsidR="00A90239" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:commentReference w:id="9"/>
+            </w:r>
+            <w:commentRangeEnd w:id="10"/>
+            <w:r w:rsidR="608BC57A" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:commentReference w:id="10"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16E15DB6" w14:textId="7461550E" w:rsidR="003F1153" w:rsidRPr="00A90239" w:rsidRDefault="65ACCD23" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please note that IT equipment </w:t>
+            </w:r>
+            <w:r w:rsidR="00B13C52" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">such as laptops </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>should be returned to CGI</w:t>
+            </w:r>
+            <w:r w:rsidR="00B13C52" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as usual</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48E06F89" w14:textId="7DEC4B34" w:rsidR="003F1153" w:rsidRPr="00A90239" w:rsidRDefault="003F1153" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidTr="005C239A">
+      <w:tr w:rsidR="004A036D" w:rsidRPr="0007716B" w14:paraId="09BDAC33" w14:textId="77777777" w:rsidTr="57424E79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A036D" w:rsidRDefault="004A036D" w:rsidP="009F1680">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="25EE80A5" w14:textId="25531441" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="00D94E80" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b w:val="0"/>
-[...3 lines deleted...]
-              <w:t>5.3</w:t>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="004A036D" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidRDefault="004A036D" w:rsidP="009F1680">
-[...17 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="49CA0C96" w14:textId="77777777" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="004A036D" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">HR Case Management Team will: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidRDefault="004A036D" w:rsidP="009F1680">
+          <w:p w14:paraId="6751BDBE" w14:textId="6418B169" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="004A036D" w:rsidP="005350E0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="30"/>
               </w:numPr>
-              <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
-[...14 lines deleted...]
-              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discuss the content of any Occupational Health Report with the Manager and give advice on discussions with the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Member of staff</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45E90767" w14:textId="15EA9664" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="004A036D" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="30"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Facilitate discussions between the Manager and the </w:t>
             </w:r>
-            <w:r w:rsidR="0013096F">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Member of staff</w:t>
+            </w:r>
+            <w:r w:rsidR="0013096F" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>with a disability or health condition, if required</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidRDefault="004A036D" w:rsidP="009F1680">
-[...1 lines deleted...]
-              <w:pStyle w:val="Default"/>
+          <w:p w14:paraId="17CDCB0B" w14:textId="6238B174" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="004A036D" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="30"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Advise the Manager </w:t>
             </w:r>
-            <w:r w:rsidR="0013096F">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="0013096F" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">on </w:t>
             </w:r>
-            <w:r w:rsidRPr="004A036D">
-[...11 lines deleted...]
-              <w:pStyle w:val="Default"/>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the statutory and contractual obligations of the Council and the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Member of staff</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CF3298E" w14:textId="7A2B5656" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="004A036D" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="30"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-[...20 lines deleted...]
-              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advise the Manager about the process of </w:t>
+            </w:r>
+            <w:commentRangeStart w:id="11"/>
+            <w:commentRangeStart w:id="12"/>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>agreeing</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="11"/>
+            <w:r w:rsidR="00A90239" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:commentReference w:id="11"/>
+            </w:r>
+            <w:commentRangeEnd w:id="12"/>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:commentReference w:id="12"/>
+            </w:r>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> changes to the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Member of staff</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’s role as a reasonable adjustment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="030E9036" w14:textId="1F8CBC2A" w:rsidR="003A5448" w:rsidRPr="00A90239" w:rsidRDefault="003A5448" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="30"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-[...20 lines deleted...]
-              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Advise m</w:t>
+            </w:r>
+            <w:r w:rsidR="009138E6" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">anagers </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>members of staff</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007021D5" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">requirements of this policy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="278E0E25" w14:textId="77777777" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="004A036D" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="30"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-[...25 lines deleted...]
-              <w:t>.</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Advise the member of staff and the Manager about redeployment procedures, if relevant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13BA7502" w14:textId="77777777" w:rsidR="00100956" w:rsidRPr="00A90239" w:rsidRDefault="004A036D" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Facilitate exploration of ill-health retirement options, if appropriate.</w:t>
+            </w:r>
+            <w:r w:rsidR="00100956" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FC167F4" w14:textId="0E2601D7" w:rsidR="007C4649" w:rsidRPr="00A90239" w:rsidRDefault="00100956" w:rsidP="005350E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Advise and support staff who are applying to the Access to Work scheme.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidTr="005C239A">
+      <w:tr w:rsidR="004A036D" w:rsidRPr="0007716B" w14:paraId="4E5785EA" w14:textId="77777777" w:rsidTr="57424E79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidRDefault="004A036D" w:rsidP="009F1680">
-[...17 lines deleted...]
-              <w:t>5.4</w:t>
+          <w:p w14:paraId="4C83C89D" w14:textId="5B8B1085" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="00D94E80" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="004A036D" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidRDefault="004A036D" w:rsidP="009F1680">
-[...24 lines deleted...]
-              <w:pStyle w:val="Default"/>
+          <w:p w14:paraId="76B40FB1" w14:textId="736AA338" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="004A036D" w:rsidP="00EC0218">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Occupational Health</w:t>
+            </w:r>
+            <w:r w:rsidR="62B23ED7" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74CADF46" w14:textId="28126191" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="004A036D" w:rsidP="00EC0218">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="30"/>
               </w:numPr>
-              <w:ind w:left="714" w:hanging="357"/>
-[...19 lines deleted...]
-              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accept management referrals </w:t>
+            </w:r>
+            <w:r w:rsidR="258B0A33" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>members of staff</w:t>
+            </w:r>
+            <w:r w:rsidR="009B246F" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B63CA5F" w14:textId="2C7E3154" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="009B246F" w:rsidP="00EC0218">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="30"/>
               </w:numPr>
-              <w:ind w:left="714" w:hanging="357"/>
-[...109 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Undertake an assessment of the health of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>member of staff</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and its impact on their role.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003448B6" w:rsidRPr="004A036D" w:rsidTr="005C239A">
+      <w:tr w:rsidR="003448B6" w:rsidRPr="0007716B" w14:paraId="7834A655" w14:textId="77777777" w:rsidTr="57424E79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003448B6" w:rsidRDefault="003448B6" w:rsidP="009F1680">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0EB92EF6" w14:textId="77777777" w:rsidR="003448B6" w:rsidRPr="00A90239" w:rsidRDefault="003448B6" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003448B6" w:rsidRPr="004A036D" w:rsidRDefault="003448B6" w:rsidP="003448B6">
-[...43 lines deleted...]
-          <w:p w:rsidR="003448B6" w:rsidRPr="004A036D" w:rsidRDefault="003448B6" w:rsidP="003448B6">
+          <w:p w14:paraId="714B5BBF" w14:textId="583B6EC3" w:rsidR="003448B6" w:rsidRPr="00A90239" w:rsidRDefault="003448B6" w:rsidP="00EC0218">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="30"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="003448B6" w:rsidRPr="003448B6" w:rsidRDefault="003448B6" w:rsidP="003448B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discuss with the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Member of staff</w:t>
+            </w:r>
+            <w:r w:rsidR="0013096F" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>the content of the report to be forwarded to their Manager, including recommendations for further action (if appropriate)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F220C0A" w14:textId="189D8BC3" w:rsidR="003448B6" w:rsidRPr="00A90239" w:rsidRDefault="008A6575" w:rsidP="00A90239">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="30"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...11 lines deleted...]
-              <w:t>Undertake further monitoring where necessary.</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Inform staff about the Access to Work scheme.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidTr="005C239A">
+      <w:tr w:rsidR="004A036D" w:rsidRPr="0007716B" w14:paraId="4BFA06ED" w14:textId="77777777" w:rsidTr="57424E79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidRDefault="004A036D" w:rsidP="009F1680">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="16DE0EC1" w14:textId="50D2EF5F" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="00D94E80" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b w:val="0"/>
-[...3 lines deleted...]
-              <w:t>5.5</w:t>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="004A036D" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidRDefault="004A036D" w:rsidP="009F1680">
-[...62 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="5FE8CFF6" w14:textId="1B497E30" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidRDefault="0F0FDD69" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r w:rsidR="004A036D" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Employ</w:t>
+            </w:r>
+            <w:r w:rsidR="00100956" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ability </w:t>
+            </w:r>
+            <w:r w:rsidR="2F876650" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Service</w:t>
+            </w:r>
+            <w:r w:rsidR="515F24D1" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will </w:t>
+            </w:r>
+            <w:r w:rsidR="00100956" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004A036D" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidRDefault="004A036D" w:rsidP="009F1680">
+          <w:p w14:paraId="017F0602" w14:textId="6D7AB6E7" w:rsidR="004A036D" w:rsidRPr="00A90239" w:rsidDel="00100956" w:rsidRDefault="62C8F0CB" w:rsidP="005350E0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="32"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="004A036D" w:rsidRPr="004A036D" w:rsidRDefault="004A036D" w:rsidP="009F1680">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advise staff and </w:t>
+            </w:r>
+            <w:r w:rsidR="7E0021DB" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>anagers about reasonable adjustments</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="011634F3" w14:textId="1E2B83E8" w:rsidR="005C204B" w:rsidRPr="00A90239" w:rsidRDefault="004A036D" w:rsidP="62A73305">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="32"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Advise and support staff who are applying to the Access to Work scheme.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidTr="005C239A">
+      <w:tr w:rsidR="009F1680" w:rsidRPr="0007716B" w14:paraId="496A7638" w14:textId="77777777" w:rsidTr="57424E79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidRDefault="009F1680" w:rsidP="009F1680">
-[...17 lines deleted...]
-              <w:t>5.6</w:t>
+          <w:p w14:paraId="51E87D5C" w14:textId="7C5CA6C6" w:rsidR="009F1680" w:rsidRPr="00A90239" w:rsidRDefault="00D94E80" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="009F1680" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidRDefault="009F1680" w:rsidP="009F1680">
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="5F1E1A0C" w14:textId="21F3E9E6" w:rsidR="009F1680" w:rsidRPr="00A90239" w:rsidRDefault="009F1680" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Health &amp; Safety</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidRDefault="009F1680" w:rsidP="009F1680">
+            <w:r w:rsidR="0AC6CE7F" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20DA2038" w14:textId="77777777" w:rsidR="009F1680" w:rsidRPr="00A90239" w:rsidRDefault="009F1680" w:rsidP="005350E0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="33"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Advise and support staff and Managers on workplace assessments and reasonable adjustments</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidRDefault="009F1680" w:rsidP="009F1680">
+          <w:p w14:paraId="6B12C05C" w14:textId="4E06C595" w:rsidR="009F1680" w:rsidRPr="00A90239" w:rsidRDefault="009F1680" w:rsidP="271F943B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="33"/>
               </w:numPr>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Undertake workplace assessments as and when required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidTr="005C239A">
+      <w:tr w:rsidR="009F1680" w:rsidRPr="0007716B" w14:paraId="1971C736" w14:textId="77777777" w:rsidTr="57424E79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidRDefault="009F1680" w:rsidP="009F1680">
-[...15 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="1446124C" w14:textId="333EA958" w:rsidR="009F1680" w:rsidRPr="00CF0F23" w:rsidRDefault="00D94E80" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF0F23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidRDefault="009F1680" w:rsidP="009F1680">
-[...1 lines deleted...]
-              <w:spacing w:after="120"/>
+          <w:p w14:paraId="6C356F9A" w14:textId="6EFD2504" w:rsidR="009F1680" w:rsidRPr="00CF0F23" w:rsidRDefault="7AC4E480" w:rsidP="005350E0">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="009F1680">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="13" w:name="Meeting"/>
+            <w:bookmarkStart w:id="14" w:name="Meetingcosts"/>
+            <w:r w:rsidRPr="00CF0F23">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Meeting Costs</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:r w:rsidR="5353BAE9" w:rsidRPr="00CF0F23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="13"/>
+            <w:r w:rsidR="5353BAE9" w:rsidRPr="00CF0F23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidR="2CFF3835" w:rsidRPr="00CF0F23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Re</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0F23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="2CFF3835" w:rsidRPr="00CF0F23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>use of Equipment</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="14"/>
+          </w:p>
+          <w:p w14:paraId="5F3899D1" w14:textId="3CC2F2C7" w:rsidR="00392F1D" w:rsidRPr="00CF0F23" w:rsidRDefault="00392F1D" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidTr="005C239A">
+      <w:tr w:rsidR="009F1680" w:rsidRPr="0007716B" w14:paraId="612E10DD" w14:textId="77777777" w:rsidTr="57424E79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1680" w:rsidRPr="009B2E0F" w:rsidRDefault="009F1680" w:rsidP="009F1680">
-[...17 lines deleted...]
-              <w:t>6.1</w:t>
+          <w:p w14:paraId="2916F6B2" w14:textId="66BBDBAA" w:rsidR="009F1680" w:rsidRPr="00844DF4" w:rsidRDefault="00D94E80" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="7AC4E480" w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FBDB5E3" w14:textId="104C8CB3" w:rsidR="009F1680" w:rsidRPr="00844DF4" w:rsidRDefault="009F1680" w:rsidP="271F943B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C5DDC1B" w14:textId="4ED009EA" w:rsidR="009F1680" w:rsidRPr="00844DF4" w:rsidRDefault="009F1680" w:rsidP="271F943B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AFCEB81" w14:textId="11B92A46" w:rsidR="009F1680" w:rsidRPr="00844DF4" w:rsidRDefault="009F1680" w:rsidP="271F943B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="770C46DB" w14:textId="27132402" w:rsidR="009F1680" w:rsidRPr="00844DF4" w:rsidRDefault="009F1680" w:rsidP="271F943B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00996F6B" w14:textId="65448CD2" w:rsidR="009F1680" w:rsidRPr="00844DF4" w:rsidRDefault="009F1680" w:rsidP="271F943B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3521E754" w14:textId="00B48EC6" w:rsidR="009F1680" w:rsidRPr="00844DF4" w:rsidRDefault="009F1680" w:rsidP="271F943B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E6F5EC6" w14:textId="597B4EB7" w:rsidR="009F1680" w:rsidRPr="00844DF4" w:rsidRDefault="009F1680" w:rsidP="271F943B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0ECE4E00" w14:textId="77777777" w:rsidR="009F1680" w:rsidRDefault="009F1680" w:rsidP="271F943B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7293326B" w14:textId="77777777" w:rsidR="00CF0F23" w:rsidRDefault="00CF0F23" w:rsidP="271F943B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CF425C1" w14:textId="78CD25D3" w:rsidR="00CF0F23" w:rsidRPr="00844DF4" w:rsidRDefault="00CF0F23" w:rsidP="271F943B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>7.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidRDefault="00FF2D7D" w:rsidP="00FF2D7D">
-[...1 lines deleted...]
-              <w:spacing w:after="120"/>
+          <w:p w14:paraId="0CCE0A73" w14:textId="7873CDE3" w:rsidR="009F1680" w:rsidRPr="00844DF4" w:rsidRDefault="00FF2D7D" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The cost of any adjustments is met by the employing department. </w:t>
+            </w:r>
+            <w:r w:rsidR="7AC4E480" w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>In many cases the costs associated with providing appropriate technology or equipment are relatively small.  In some instances</w:t>
+            </w:r>
+            <w:r w:rsidR="10E4655D" w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="7AC4E480" w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Access to Work will assist with a proportion of the costs.  Where costs are likely to be significant, for example in the provision of highly sophisticated equipment or changes to the physical estate, the Manager should discuss costs with their Finance Business Partner before making any commitment to the member of staff about what adjustments can be made.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61511F20" w14:textId="7226ED7C" w:rsidR="271F943B" w:rsidRPr="00844DF4" w:rsidRDefault="271F943B" w:rsidP="271F943B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="364DF213" w14:textId="5DC8675F" w:rsidR="10F2C97C" w:rsidRPr="00844DF4" w:rsidRDefault="5FEDFA2B" w:rsidP="57424E79">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Any equipment purchased becomes the property of the employer.</w:t>
+            </w:r>
+            <w:r w:rsidR="111461AB" w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="4FCF6B05" w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> If the equipment is no longer needed or </w:t>
+            </w:r>
+            <w:r w:rsidR="06526CB0" w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="111461AB" w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hen a </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F56" w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>member of staff</w:t>
+            </w:r>
+            <w:r w:rsidR="111461AB" w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> leaves, the line manager must have the equipment returned along with any other Council property. Ite</w:t>
+            </w:r>
+            <w:r w:rsidR="6FE2A50D" w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ms should be stored at the </w:t>
+            </w:r>
+            <w:r w:rsidR="571001DC" w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Cleaning Academy, Unit 1, Waverley Place, Newtown St</w:t>
+            </w:r>
+            <w:r w:rsidR="00A90239" w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="571001DC" w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boswells. Managers should </w:t>
+            </w:r>
+            <w:r w:rsidR="5705BC36" w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">make contact with Facilities to arrange storage </w:t>
+            </w:r>
+            <w:r w:rsidR="6DB00AF0" w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="004377"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(contact Tracey Biggs on 01835 828226 or </w:t>
+            </w:r>
+            <w:r w:rsidR="00392F1D" w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="004377"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">via e-mail at </w:t>
+            </w:r>
+            <w:r w:rsidR="6DB00AF0" w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="004377"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Tracey.Biggs@scotborders.gov.uk)</w:t>
+            </w:r>
+            <w:r w:rsidR="5705BC36" w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="3FE73D1A" w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Please note that IT eq</w:t>
+            </w:r>
+            <w:r w:rsidR="00392F1D" w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="3FE73D1A" w:rsidRPr="00844DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ipment should be returned to CGI.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D592D5C" w14:textId="42807D0D" w:rsidR="009F1680" w:rsidRPr="00844DF4" w:rsidRDefault="009F1680" w:rsidP="271F943B">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...26 lines deleted...]
-            </w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidTr="005C239A">
+      <w:tr w:rsidR="009F1680" w:rsidRPr="00A90239" w14:paraId="1FE77C74" w14:textId="77777777" w:rsidTr="57424E79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1680" w:rsidRPr="003448B6" w:rsidRDefault="009F1680" w:rsidP="009F1680">
-[...15 lines deleted...]
-              <w:t>7</w:t>
+          <w:p w14:paraId="3F49E499" w14:textId="048E0CFB" w:rsidR="009F1680" w:rsidRPr="00CF0F23" w:rsidRDefault="00D94E80" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF0F23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidRDefault="009F1680" w:rsidP="009F1680">
-[...1 lines deleted...]
-              <w:spacing w:after="120"/>
+          <w:p w14:paraId="3719C590" w14:textId="77777777" w:rsidR="009F1680" w:rsidRPr="00CF0F23" w:rsidRDefault="009F1680" w:rsidP="005350E0">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="009F1680">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="15" w:name="Raising"/>
+            <w:r w:rsidRPr="00CF0F23">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:bookmarkEnd w:id="7"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raising </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="15"/>
+            <w:r w:rsidRPr="00CF0F23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Concerns</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10D39428" w14:textId="1503D897" w:rsidR="00392F1D" w:rsidRPr="00CF0F23" w:rsidRDefault="00392F1D" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidTr="005C239A">
+      <w:tr w:rsidR="009F1680" w:rsidRPr="00A90239" w14:paraId="412D0B14" w14:textId="77777777" w:rsidTr="57424E79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1680" w:rsidRPr="009B2E0F" w:rsidRDefault="009F1680" w:rsidP="009F1680">
-[...17 lines deleted...]
-              <w:t>7.1</w:t>
+          <w:p w14:paraId="0E9E3148" w14:textId="596EAF8D" w:rsidR="009F1680" w:rsidRPr="00A90239" w:rsidRDefault="00D94E80" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="009F1680" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidRDefault="009F1680" w:rsidP="009F1680">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="786F0EC5" w14:textId="4A6DF87F" w:rsidR="009F1680" w:rsidRPr="00A90239" w:rsidRDefault="009F1680" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Staff will be involved at all stages in considering any aspect of their disability and how this impacts upon their role.  If at any stage the member of staff has any concerns they are encouraged to bring this to the attention of their line Manager and</w:t>
             </w:r>
-            <w:r w:rsidR="0013096F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="0013096F" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="009F1680">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
-            <w:r w:rsidR="00FF2D7D">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00FF2D7D" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidRPr="009F1680">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HR </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2D7D" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Case Management Team.</w:t>
             </w:r>
-            <w:r w:rsidRPr="009F1680">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> They may also wish to discuss this with a representative of their Trade Union or professional association.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="65D5410A" w14:textId="65E75FEC" w:rsidR="009F1680" w:rsidRPr="00A90239" w:rsidRDefault="009F1680" w:rsidP="136BE4DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidTr="005C239A">
+      <w:tr w:rsidR="009F1680" w:rsidRPr="00A90239" w14:paraId="1951BBBA" w14:textId="77777777" w:rsidTr="57424E79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidRDefault="009F1680" w:rsidP="009F1680">
-[...15 lines deleted...]
-              <w:t>8</w:t>
+          <w:p w14:paraId="780ECE10" w14:textId="01E08C32" w:rsidR="009F1680" w:rsidRPr="00CF0F23" w:rsidRDefault="00D94E80" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF0F23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidRDefault="009F1680" w:rsidP="009F1680">
-[...1 lines deleted...]
-              <w:spacing w:after="120"/>
+          <w:p w14:paraId="1CEA0AAF" w14:textId="77777777" w:rsidR="009F1680" w:rsidRPr="00CF0F23" w:rsidRDefault="009F1680" w:rsidP="005350E0">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="009F1680">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="16" w:name="Monitoring"/>
+            <w:r w:rsidRPr="00CF0F23">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:bookmarkEnd w:id="8"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monitoring </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="16"/>
+            <w:r w:rsidRPr="00CF0F23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>and review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B0426CF" w14:textId="77777777" w:rsidR="00392F1D" w:rsidRPr="00CF0F23" w:rsidRDefault="00392F1D" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidTr="005C239A">
+      <w:tr w:rsidR="009F1680" w:rsidRPr="00A90239" w14:paraId="2FE73E94" w14:textId="77777777" w:rsidTr="57424E79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidRDefault="009F1680" w:rsidP="009F1680">
-[...17 lines deleted...]
-              <w:t>8.1</w:t>
+          <w:p w14:paraId="6F9B9107" w14:textId="24ECA3F2" w:rsidR="009F1680" w:rsidRPr="00A90239" w:rsidRDefault="00D94E80" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="009F1680" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidRDefault="009F1680" w:rsidP="009F1680">
-[...85 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="67D1C433" w14:textId="45910906" w:rsidR="009F1680" w:rsidRPr="00A90239" w:rsidRDefault="009F1680" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The outcomes of this policy will be reviewed at least every two years. If any trends emerge these will be analysed and appropriate steps taken, potentially including a full review of the policy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E17BE2B" w14:textId="1F7D3B8F" w:rsidR="009F1680" w:rsidRPr="00A90239" w:rsidRDefault="009F1680" w:rsidP="136BE4DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidTr="005C239A">
+      <w:tr w:rsidR="009F1680" w:rsidRPr="00A90239" w14:paraId="6A790FCE" w14:textId="77777777" w:rsidTr="57424E79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidRDefault="009F1680" w:rsidP="009F1680">
-[...17 lines deleted...]
-              <w:t>8.2</w:t>
+          <w:p w14:paraId="55588E21" w14:textId="11814F2F" w:rsidR="009F1680" w:rsidRPr="00A90239" w:rsidRDefault="00A90239" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidR="00D94E80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="009F1680" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1680" w:rsidRPr="009F1680" w:rsidRDefault="009F1680" w:rsidP="00483BD0">
-[...30 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1B1EE144" w14:textId="77777777" w:rsidR="009F1680" w:rsidRDefault="009F1680" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Additionally, as a minimum an </w:t>
+            </w:r>
+            <w:r w:rsidR="00483BD0" w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">equality </w:t>
             </w:r>
-            <w:r w:rsidRPr="009F1680">
-[...76 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00A90239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>impact assessment of the policy will be carried out every two years in accordance with the Council’s HR Policy Review programme or as required by legislative requirements in order that the policy remains relevant and fit for purpose.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41516413" w14:textId="77777777" w:rsidR="00A90239" w:rsidRPr="00A90239" w:rsidRDefault="00A90239" w:rsidP="005350E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00370CC8" w:rsidRPr="00370CC8" w:rsidRDefault="00370CC8" w:rsidP="009F1680">
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="4160490C" w14:textId="3DFD12BF" w:rsidR="00A90239" w:rsidRDefault="00A90239" w:rsidP="005350E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003448B6" w:rsidRDefault="003448B6">
-      <w:pPr>
+    <w:p w14:paraId="30C50DDE" w14:textId="77777777" w:rsidR="00A90239" w:rsidRDefault="00A90239">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070DF859" w14:textId="77777777" w:rsidR="00370CC8" w:rsidRPr="00A90239" w:rsidRDefault="00370CC8" w:rsidP="005350E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D7AB5D8" w14:textId="77777777" w:rsidR="00D54A8A" w:rsidRPr="00D54A8A" w:rsidRDefault="003448B6" w:rsidP="00D54A8A">
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_4_Links_with"/>
+      <w:bookmarkStart w:id="18" w:name="_5_Roles_and"/>
+      <w:bookmarkStart w:id="19" w:name="_6_Meeting_Costs"/>
+      <w:bookmarkStart w:id="20" w:name="Appendix1"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:br w:type="page"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00D54A8A" w:rsidRPr="00D54A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ppendix </w:t>
+      </w:r>
+      <w:r w:rsidR="00D54A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D54A8A" w:rsidRPr="00D54A8A" w:rsidRDefault="003448B6" w:rsidP="00D54A8A">
-[...31 lines deleted...]
-    <w:p w:rsidR="00D54A8A" w:rsidRDefault="00D54A8A" w:rsidP="00D54A8A">
+    <w:p w14:paraId="679F0D76" w14:textId="77777777" w:rsidR="00D54A8A" w:rsidRDefault="00D54A8A" w:rsidP="00D54A8A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="993366"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2580"/>
           <w:tab w:val="center" w:pos="4820"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="Usefulcontacts"/>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkStart w:id="21" w:name="Usefulcontacts"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Useful contacts</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00F00EE8">
+    <w:bookmarkEnd w:id="21"/>
+    <w:p w14:paraId="5BD45A95" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00F00EE8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D54A8A">
+    <w:p w14:paraId="7CA3E37C" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D54A8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C094B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The below offers information where further support and advice may be obtained.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00F00EE8">
+    <w:p w14:paraId="365B18B0" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00F00EE8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8522" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2093"/>
         <w:gridCol w:w="4819"/>
         <w:gridCol w:w="1610"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidTr="00AD41C3">
+      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w14:paraId="1A2F0668" w14:textId="77777777" w:rsidTr="62A73305">
         <w:trPr>
           <w:trHeight w:val="345"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+          <w:p w14:paraId="5FCEEF87" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C094B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+          <w:p w14:paraId="20C7F4D9" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C094B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Website/Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+          <w:p w14:paraId="3208E467" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C094B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Telephone No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidTr="00AD41C3">
+      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w14:paraId="0930280A" w14:textId="77777777" w:rsidTr="62A73305">
         <w:trPr>
           <w:trHeight w:val="345"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+          <w:p w14:paraId="19158618" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C094B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Internal Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+          <w:p w14:paraId="69C6170A" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+          <w:p w14:paraId="6F6ED00B" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidTr="00AD41C3">
+      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w14:paraId="2A37DFA4" w14:textId="77777777" w:rsidTr="005350E0">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="177CCCCB" w14:textId="4DF57480" w:rsidR="00F00EE8" w:rsidRPr="003729EE" w:rsidRDefault="00EA5591" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:ind w:left="142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62A73305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Emplo</w:t>
+            </w:r>
+            <w:r w:rsidR="006226D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>yabi</w:t>
+            </w:r>
+            <w:r w:rsidR="008C1C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>lity</w:t>
+            </w:r>
+            <w:r w:rsidR="70B9C705" w:rsidRPr="62A73305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F00EE8" w:rsidRPr="62A73305">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Service</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C95453" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="003729EE" w:rsidRDefault="08747B65" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId19">
+              <w:r w:rsidRPr="62A73305">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+                <w:t>Employment Support Service</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="62A73305">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BB4C00E" w14:textId="77777777" w:rsidR="00562161" w:rsidRPr="005350E0" w:rsidRDefault="00562161" w:rsidP="62A73305">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5038B300" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="003729EE" w:rsidRDefault="00F00EE8" w:rsidP="00562161">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w14:paraId="57BBE952" w14:textId="77777777" w:rsidTr="62A73305">
         <w:trPr>
           <w:trHeight w:val="345"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00EA5591" w:rsidP="00D75D75">
+          <w:p w14:paraId="3C8B6BD9" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00D2287E" w:rsidP="00D2287E">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Employee</w:t>
+            <w:r w:rsidRPr="006C094B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Human R</w:t>
             </w:r>
             <w:r w:rsidR="00F00EE8" w:rsidRPr="006C094B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Support Service</w:t>
+              <w:t xml:space="preserve">esources </w:t>
+            </w:r>
+            <w:r w:rsidR="00483BD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Case Management </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C094B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00F00EE8" w:rsidRPr="006C094B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>eam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="003E0C96" w:rsidRDefault="00C23E51" w:rsidP="00D75D75">
-[...8 lines deleted...]
-              <w:r w:rsidR="00562161" w:rsidRPr="003E0C96">
+          <w:p w14:paraId="4BB5326E" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="003E0C96" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="003E0C96">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
-                <w:t>Employment Support Service</w:t>
+                <w:t>ashkhr@scotborders.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00562161" w:rsidRPr="003E0C96">
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="003E0C96">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00562161">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="015C948F" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C094B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>01835 825052/53</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidTr="00AD41C3">
+      <w:tr w:rsidR="00325603" w:rsidRPr="00325603" w14:paraId="36EA8025" w14:textId="77777777" w:rsidTr="62A73305">
         <w:trPr>
           <w:trHeight w:val="345"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00D2287E" w:rsidP="00D2287E">
-            <w:pPr>
+          <w:p w14:paraId="5EF2D18B" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="00325603" w:rsidRDefault="00D241A6" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C094B">
-[...27 lines deleted...]
-              <w:t>eam</w:t>
+            <w:r w:rsidRPr="00325603">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Health</w:t>
+            </w:r>
+            <w:r w:rsidR="00F00EE8" w:rsidRPr="00325603">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Safety Team:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="003E0C96" w:rsidRDefault="00C23E51" w:rsidP="00D75D75">
-[...6 lines deleted...]
-              <w:r w:rsidR="00F00EE8" w:rsidRPr="003E0C96">
+          <w:p w14:paraId="245DB63D" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="003E0C96" w:rsidRDefault="00D241A6" w:rsidP="00D241A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="003E0C96">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
-                <w:t>ashkhr@scotborders.gov.uk</w:t>
+                <w:t>healthandsafety@scotborders.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F00EE8" w:rsidRPr="003E0C96">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3A24F57D" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="00325603" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00325603" w:rsidRPr="00325603" w:rsidTr="00AD41C3">
+      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w14:paraId="1CF48B2C" w14:textId="77777777" w:rsidTr="62A73305">
         <w:trPr>
           <w:trHeight w:val="345"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="00325603" w:rsidRDefault="00D241A6" w:rsidP="00D75D75">
+          <w:p w14:paraId="5D42ED12" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00325603">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> and Safety Team:</w:t>
+            <w:r w:rsidRPr="006C094B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Architects Section</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="003E0C96" w:rsidRDefault="00C23E51" w:rsidP="00D241A6">
-[...7 lines deleted...]
-              <w:r w:rsidR="00D241A6" w:rsidRPr="003E0C96">
+          <w:p w14:paraId="6B8DBF60" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="003E0C96" w:rsidRDefault="00562161" w:rsidP="00562161">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidRPr="003E0C96">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
-                <w:t>healthandsafety@scotborders.gov.uk</w:t>
+                <w:t>architects@scotborders.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="00325603" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+          <w:p w14:paraId="37F3BF09" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidTr="00AD41C3">
+      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w14:paraId="56302B8E" w14:textId="77777777" w:rsidTr="62A73305">
         <w:trPr>
           <w:trHeight w:val="345"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
-[...3 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+          <w:p w14:paraId="6C8BD4B9" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+            <w:pPr>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C094B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-              <w:t>Architects Section</w:t>
+                <w:b/>
+              </w:rPr>
+              <w:t>External Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="003E0C96" w:rsidRDefault="00C23E51" w:rsidP="00562161">
-[...14 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="4B6CB0D2" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+          <w:p w14:paraId="23C84C9F" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidTr="00AD41C3">
+      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w14:paraId="79AC0074" w14:textId="77777777" w:rsidTr="62A73305">
         <w:trPr>
           <w:trHeight w:val="345"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+          <w:p w14:paraId="1103BE7B" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
             <w:pPr>
               <w:ind w:left="142"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C094B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...1 lines deleted...]
-              <w:t>External Services</w:t>
+              </w:rPr>
+              <w:t>Access to Work Scheme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="57AF2AA1" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidRPr="006C094B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+                <w:t>www.gov.uk/access-to-work/how-to-claim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
-[...4 lines deleted...]
-                <w:b w:val="0"/>
+          <w:p w14:paraId="76035A4C" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidTr="00AD41C3">
+      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w14:paraId="686813CA" w14:textId="77777777" w:rsidTr="62A73305">
         <w:trPr>
           <w:trHeight w:val="345"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+          <w:p w14:paraId="569A633E" w14:textId="5C8327C4" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="5CDB0103" w:rsidP="271F943B">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C094B">
-[...3 lines deleted...]
-              <w:t>Access to Work Scheme</w:t>
+            <w:r w:rsidRPr="271F943B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>UK</w:t>
+            </w:r>
+            <w:r w:rsidR="00F00EE8" w:rsidRPr="271F943B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gov website</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00C23E51" w:rsidP="00D75D75">
-[...6 lines deleted...]
-              <w:r w:rsidR="00F00EE8" w:rsidRPr="006C094B">
+          <w:p w14:paraId="7BDE1A29" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="006C094B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
-                <w:t>www.gov.uk/access-to-work/how-to-claim</w:t>
+                <w:t>https://www.gov.uk/browse/disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+          <w:p w14:paraId="129E9288" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidTr="00AD41C3">
+      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006350A9" w14:paraId="6A08D076" w14:textId="77777777" w:rsidTr="62A73305">
         <w:trPr>
           <w:trHeight w:val="345"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
-            <w:pPr>
+          <w:p w14:paraId="7BCC28E9" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006350A9" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:ind w:left="142"/>
-              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006350A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Direct Gov website</w:t>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Equality &amp; Human Rights Commission</w:t>
+            </w:r>
+            <w:r w:rsidR="00A96BED" w:rsidRPr="006350A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Reasonable Adjustments)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00C23E51" w:rsidP="00D75D75">
-[...6 lines deleted...]
-              <w:r w:rsidR="00F00EE8" w:rsidRPr="006C094B">
+          <w:p w14:paraId="624A6E80" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006350A9" w:rsidRDefault="00A96BED" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="006350A9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
-                <w:t>https://www.gov.uk/browse/disabilities</w:t>
+                <w:t>https://www.equalityhumanrights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+          <w:p w14:paraId="5C7E0814" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006350A9" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006350A9" w:rsidTr="00AD41C3">
+      <w:tr w:rsidR="00A96BED" w:rsidRPr="006350A9" w14:paraId="3EDE0934" w14:textId="77777777" w:rsidTr="62A73305">
+        <w:trPr>
+          <w:trHeight w:val="462"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F323FF7" w14:textId="77777777" w:rsidR="00A96BED" w:rsidRPr="006350A9" w:rsidRDefault="003B64EE" w:rsidP="003B64EE">
+            <w:pPr>
+              <w:ind w:left="142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006350A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Equality &amp; Human Rights Commission</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75CCE5A8" w14:textId="77777777" w:rsidR="00A96BED" w:rsidRPr="006350A9" w:rsidRDefault="003B64EE" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidRPr="006350A9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+                <w:t>https://www.equalityhumanrights.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="509352D8" w14:textId="77777777" w:rsidR="00A96BED" w:rsidRPr="006350A9" w:rsidRDefault="00A96BED" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w14:paraId="6CE8EDCD" w14:textId="77777777" w:rsidTr="62A73305">
+        <w:trPr>
+          <w:trHeight w:val="513"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6713D679" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:ind w:left="142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C094B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Pain Concern UK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F17BDD7" w14:textId="77777777" w:rsidR="00AD41C3" w:rsidRDefault="00AD41C3" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CDAD1CC" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidRPr="006C094B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+                <w:t>www.painconcern.org.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="01AF6025" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40082789" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C094B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0300 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13E1802D" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C094B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">123 0789 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CFEFAD0" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C094B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(limited availability)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F00EE8" w:rsidRPr="006C094B" w14:paraId="41F406DB" w14:textId="77777777" w:rsidTr="62A73305">
         <w:trPr>
           <w:trHeight w:val="345"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006350A9" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
-[...1 lines deleted...]
-              <w:pStyle w:val="Default"/>
+          <w:p w14:paraId="3EF7D56C" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+            <w:pPr>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> (Reasonable Adjustments)</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C094B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The Scottish Association for Mental Health</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006350A9" w:rsidRDefault="00C23E51" w:rsidP="00D75D75">
-[...8 lines deleted...]
-              <w:r w:rsidR="00A96BED" w:rsidRPr="006350A9">
+          <w:p w14:paraId="44C36521" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r w:rsidRPr="006C094B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
-                <w:t>https://www.equalityhumanrights</w:t>
+                <w:t>http://www.samh.org.uk/home.aspx</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="170B751D" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006350A9" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
-[...106 lines deleted...]
-              <w:ind w:left="142"/>
+          <w:p w14:paraId="2D989002" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C094B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Pain Concern UK</w:t>
-[...191 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">0141 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
+          <w:p w14:paraId="50D97897" w14:textId="77777777" w:rsidR="00F00EE8" w:rsidRPr="006C094B" w:rsidRDefault="00F00EE8" w:rsidP="00D75D75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C094B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>530 1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00ED1DEA" w:rsidRDefault="00ED1DEA">
+    <w:p w14:paraId="49B7DCC5" w14:textId="77777777" w:rsidR="00ED1DEA" w:rsidRDefault="00ED1DEA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA5591" w:rsidRDefault="00EA5591" w:rsidP="00C10A6F">
+    <w:p w14:paraId="2D9D49E9" w14:textId="77777777" w:rsidR="00EA5591" w:rsidRDefault="00EA5591" w:rsidP="00C10A6F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D54A8A" w:rsidRPr="00D54A8A" w:rsidRDefault="00D54A8A" w:rsidP="00D54A8A">
+    <w:p w14:paraId="0629290B" w14:textId="77777777" w:rsidR="00D54A8A" w:rsidRPr="00D54A8A" w:rsidRDefault="00D54A8A" w:rsidP="00D54A8A">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="Appendix2"/>
+      <w:bookmarkStart w:id="22" w:name="Appendix2"/>
       <w:r w:rsidRPr="00D54A8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:p w:rsidR="00D54A8A" w:rsidRDefault="00D54A8A" w:rsidP="00C10A6F">
+    <w:p w14:paraId="741843B7" w14:textId="77777777" w:rsidR="00D54A8A" w:rsidRDefault="00D54A8A" w:rsidP="00C10A6F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D54A8A" w:rsidRDefault="00D54A8A" w:rsidP="00D54A8A">
+    <w:p w14:paraId="61EAB093" w14:textId="77777777" w:rsidR="00D54A8A" w:rsidRDefault="00D54A8A" w:rsidP="00D54A8A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="993366"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2580"/>
           <w:tab w:val="center" w:pos="4820"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A454D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -8242,51 +9402,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Reasonable Adjustment</w:t>
       </w:r>
       <w:r w:rsidR="00FF2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="004A454D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D54A8A" w:rsidRPr="004A454D" w:rsidRDefault="00C23E51" w:rsidP="00D54A8A">
+    <w:p w14:paraId="0384E33A" w14:textId="77777777" w:rsidR="00D54A8A" w:rsidRPr="004A454D" w:rsidRDefault="00C23E51" w:rsidP="00D54A8A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="993366"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2580"/>
           <w:tab w:val="center" w:pos="4820"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -8305,2728 +9465,3507 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">upporting </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="00D54A8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>uidance for Managers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D54A8A" w:rsidRDefault="00D54A8A" w:rsidP="00C10A6F">
+    <w:p w14:paraId="1C0DEA29" w14:textId="77777777" w:rsidR="00D54A8A" w:rsidRDefault="00D54A8A" w:rsidP="00C10A6F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA3AD3" w:rsidRPr="00D54A8A" w:rsidRDefault="00AA3AD3" w:rsidP="00C10A6F">
+    <w:p w14:paraId="5CDCE250" w14:textId="77777777" w:rsidR="00AA3AD3" w:rsidRPr="00D54A8A" w:rsidRDefault="00AA3AD3" w:rsidP="00C10A6F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D54A8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Process for identifying and implementing Reasonable Adjustments</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA3AD3" w:rsidRDefault="00AA3AD3" w:rsidP="00C10A6F">
+    <w:p w14:paraId="20E2F27A" w14:textId="77777777" w:rsidR="00AA3AD3" w:rsidRDefault="00AA3AD3" w:rsidP="00C10A6F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B1B27" w:rsidRDefault="00AA3AD3" w:rsidP="003B1B27">
+    <w:p w14:paraId="3D7CFCE0" w14:textId="17F15657" w:rsidR="003B1B27" w:rsidRPr="00F91CCB" w:rsidRDefault="7EC778E3" w:rsidP="003B1B27">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please note:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00A90239" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ember of staff</w:t>
+      </w:r>
+      <w:r w:rsidR="68771566" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or prospective </w:t>
+      </w:r>
+      <w:r w:rsidR="00A90239" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ember of staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is under no obligation to disclose </w:t>
+      </w:r>
+      <w:r w:rsidR="428DB978" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that they have a disability or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the nature of their disability</w:t>
+      </w:r>
+      <w:r w:rsidR="49C3DB3D" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="6C218FE6" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="49C3DB3D" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">owever, it is important </w:t>
+      </w:r>
+      <w:r w:rsidR="35CCAC97" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that they do as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>their disclosure would assist their department in offering the mos</w:t>
+      </w:r>
+      <w:r w:rsidR="35CCAC97" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t effective reasonable support available</w:t>
+      </w:r>
+      <w:r w:rsidR="7E394985" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to overcome a disadvantage</w:t>
+      </w:r>
+      <w:r w:rsidR="35CCAC97" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  It is important to note that once a disability has been disclosed, it </w:t>
+      </w:r>
+      <w:r w:rsidR="428DB978" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r w:rsidR="35CCAC97" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be kept confidential, unless the </w:t>
+      </w:r>
+      <w:r w:rsidR="0055286D" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ember of staff</w:t>
+      </w:r>
+      <w:r w:rsidR="35CCAC97" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has made it clear that they are happy for the information to be shared.  </w:t>
+      </w:r>
+      <w:r w:rsidR="35CCAC97" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Of course, in some instances, a disability may be obvious</w:t>
+      </w:r>
+      <w:r w:rsidR="285EC533" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="35CCAC97" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for example</w:t>
+      </w:r>
+      <w:r w:rsidR="0055286D" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="35CCAC97" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a wheelchair user.  In other instances, where the </w:t>
+      </w:r>
+      <w:r w:rsidR="0055286D" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ember of staff</w:t>
+      </w:r>
+      <w:r w:rsidR="35CCAC97" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> needs support from colleagues, or there are health and safety reasons, colleagues may also need to be aware.</w:t>
+      </w:r>
+      <w:r w:rsidR="0401CA3A" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> However, this must be dealt with sensitively. Information should be shared with colleagues only when it is necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFDECF2" w14:textId="77777777" w:rsidR="003B1B27" w:rsidRDefault="003B1B27" w:rsidP="003B1B27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA3AD3">
-[...247 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="003B1B27" w:rsidRDefault="003B1B27" w:rsidP="003B1B27">
-[...9 lines deleted...]
-    <w:p w:rsidR="003B1B27" w:rsidRPr="003B1B27" w:rsidRDefault="003B1B27" w:rsidP="003B1B27">
+    <w:p w14:paraId="6E77FC5E" w14:textId="77777777" w:rsidR="003B1B27" w:rsidRPr="003B1B27" w:rsidRDefault="003B1B27" w:rsidP="003B1B27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8449" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1287"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1056"/>
+        <w:gridCol w:w="1198"/>
+        <w:gridCol w:w="436"/>
+        <w:gridCol w:w="1040"/>
+        <w:gridCol w:w="436"/>
+        <w:gridCol w:w="1635"/>
+        <w:gridCol w:w="436"/>
+        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="436"/>
+        <w:gridCol w:w="990"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA1CDB" w:rsidTr="00FA1CDB">
+      <w:tr w:rsidR="00FA1CDB" w14:paraId="5E746573" w14:textId="77777777" w:rsidTr="005350E0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA1CDB" w:rsidRDefault="00FA1CDB" w:rsidP="00FA1CDB">
+          <w:p w14:paraId="0C19971D" w14:textId="77777777" w:rsidR="00FA1CDB" w:rsidRDefault="00FA1CDB" w:rsidP="00FA1CDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FA1CDB" w:rsidRPr="00362070" w:rsidRDefault="00FA1CDB" w:rsidP="00FA1CDB">
+          <w:p w14:paraId="4CC6FBD7" w14:textId="77777777" w:rsidR="00FA1CDB" w:rsidRPr="00362070" w:rsidRDefault="00FA1CDB" w:rsidP="00FA1CDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00362070">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Disability Identified</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FA1CDB" w:rsidRDefault="00FA1CDB" w:rsidP="00FA1CDB">
+          <w:p w14:paraId="08B84BD0" w14:textId="77777777" w:rsidR="00FA1CDB" w:rsidRDefault="00FA1CDB" w:rsidP="00FA1CDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="dxa"/>
+            <w:tcW w:w="363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA1CDB" w:rsidRDefault="00FA1CDB" w:rsidP="00C10A6F">
+          <w:p w14:paraId="214122D6" w14:textId="77777777" w:rsidR="00FA1CDB" w:rsidRDefault="00FA1CDB" w:rsidP="00C10A6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FA1CDB" w:rsidRPr="00FA1CDB" w:rsidRDefault="00FA1CDB" w:rsidP="00C10A6F">
+          <w:p w14:paraId="5AE22F07" w14:textId="77777777" w:rsidR="00FA1CDB" w:rsidRPr="00FA1CDB" w:rsidRDefault="00FA1CDB" w:rsidP="00C10A6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1CDB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>→</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA1CDB" w:rsidRDefault="00FA1CDB" w:rsidP="00FA1CDB">
+          <w:p w14:paraId="3232FDBB" w14:textId="77777777" w:rsidR="00FA1CDB" w:rsidRDefault="00FA1CDB" w:rsidP="00FA1CDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FA1CDB" w:rsidRPr="00362070" w:rsidRDefault="00FA1CDB" w:rsidP="00FA1CDB">
+          <w:p w14:paraId="693CAEC5" w14:textId="77777777" w:rsidR="00FA1CDB" w:rsidRPr="00362070" w:rsidRDefault="00FA1CDB" w:rsidP="00FA1CDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00362070">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prepare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcW w:w="361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
+          <w:p w14:paraId="5809B27A" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FA1CDB" w:rsidRPr="00FA1CDB" w:rsidRDefault="00FA1CDB" w:rsidP="00C10A6F">
+          <w:p w14:paraId="0710D647" w14:textId="77777777" w:rsidR="00FA1CDB" w:rsidRPr="00FA1CDB" w:rsidRDefault="00FA1CDB" w:rsidP="00C10A6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1CDB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>→</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2220" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA1CDB" w:rsidRDefault="00FA1CDB" w:rsidP="00FA1CDB">
+          <w:p w14:paraId="2BF9211C" w14:textId="77777777" w:rsidR="00FA1CDB" w:rsidRDefault="00FA1CDB" w:rsidP="00FA1CDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FA1CDB" w:rsidRPr="00362070" w:rsidRDefault="00FA1CDB" w:rsidP="00FA1CDB">
+          <w:p w14:paraId="0F77F54F" w14:textId="51B05CDA" w:rsidR="00FA1CDB" w:rsidRPr="00362070" w:rsidRDefault="2D14128D" w:rsidP="54986E46">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00362070">
+            <w:r w:rsidRPr="54986E46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Meet and Explore options</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00FA1CDB" w:rsidRDefault="00FA1CDB" w:rsidP="00FA1CDB">
+              <w:t xml:space="preserve">Meet and Explore </w:t>
+            </w:r>
+            <w:r w:rsidR="1A423028" w:rsidRPr="54986E46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>requirements and options</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="080A8BC7" w14:textId="77777777" w:rsidR="00FA1CDB" w:rsidRDefault="00FA1CDB" w:rsidP="00FA1CDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="549" w:type="dxa"/>
+            <w:tcW w:w="361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
+          <w:p w14:paraId="17A10DFD" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FA1CDB" w:rsidRPr="00FA1CDB" w:rsidRDefault="00FA1CDB" w:rsidP="00C10A6F">
+          <w:p w14:paraId="18A25B55" w14:textId="77777777" w:rsidR="00FA1CDB" w:rsidRPr="00FA1CDB" w:rsidRDefault="00FA1CDB" w:rsidP="00C10A6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1CDB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>→</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2569" w:type="dxa"/>
+            <w:tcW w:w="1845" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA1CDB" w:rsidRDefault="00FA1CDB" w:rsidP="00C10A6F">
+          <w:p w14:paraId="27969D1A" w14:textId="77777777" w:rsidR="00FA1CDB" w:rsidRDefault="00FA1CDB" w:rsidP="00C10A6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FA1CDB" w:rsidRPr="00362070" w:rsidRDefault="00FA1CDB" w:rsidP="00FA1CDB">
+          <w:p w14:paraId="5815C463" w14:textId="77777777" w:rsidR="00FA1CDB" w:rsidRPr="00362070" w:rsidRDefault="00FA1CDB" w:rsidP="00FA1CDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00362070">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Agreement &amp; Implementation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="dxa"/>
+            <w:tcW w:w="351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
+          <w:p w14:paraId="561BF0EA" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FA1CDB" w:rsidRPr="00AA151A" w:rsidRDefault="00FA1CDB" w:rsidP="00C10A6F">
+          <w:p w14:paraId="08F630E1" w14:textId="77777777" w:rsidR="00FA1CDB" w:rsidRPr="00AA151A" w:rsidRDefault="00FA1CDB" w:rsidP="00C10A6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA151A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>→</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1887" w:type="dxa"/>
+            <w:tcW w:w="1088" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA1CDB" w:rsidRDefault="00FA1CDB" w:rsidP="00C10A6F">
+          <w:p w14:paraId="67BDE27B" w14:textId="77777777" w:rsidR="00FA1CDB" w:rsidRDefault="00FA1CDB" w:rsidP="00C10A6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FA1CDB" w:rsidRPr="00362070" w:rsidRDefault="00FA1CDB" w:rsidP="00FA1CDB">
+          <w:p w14:paraId="7AA6721B" w14:textId="77777777" w:rsidR="00FA1CDB" w:rsidRPr="00362070" w:rsidRDefault="00FA1CDB" w:rsidP="00FA1CDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00362070">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Review</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AA3AD3" w:rsidRDefault="00AA3AD3" w:rsidP="00C10A6F">
+    <w:p w14:paraId="3264DF7E" w14:textId="77777777" w:rsidR="00AA3AD3" w:rsidRDefault="00AA3AD3" w:rsidP="00C10A6F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRPr="00AA151A" w:rsidRDefault="00F2334E" w:rsidP="00C10A6F">
+    <w:p w14:paraId="62DEC222" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRPr="00BD6DF3" w:rsidRDefault="00F2334E" w:rsidP="00C10A6F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD6DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AA151A" w:rsidRPr="00BD6DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Disability identified</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16CA78A2" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="70829000" w14:textId="157A1121" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upon identifying that a </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Member of staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has or may have a disability (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B06D68" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this will commonly happen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at interview, through one to one meetings, or when reviewing role profiles) you will need to discuss this with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Member of staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and seek their views on:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
-[...62 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5BDB5632" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
-[...8 lines deleted...]
-    <w:p w:rsidR="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00D41608">
+    <w:p w14:paraId="0886A24C" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00AA151A" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How the impairment affects their day to day activities</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F2ED8" w:rsidRPr="00AA151A" w:rsidRDefault="008F2ED8" w:rsidP="00D41608">
+    <w:p w14:paraId="300CE0D4" w14:textId="3C42E0ED" w:rsidR="008F2ED8" w:rsidRPr="00F91CCB" w:rsidRDefault="008F2ED8" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Is the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Member of staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> placed at a substantial disadvantage in any aspect of their role because of that impairment</w:t>
+      </w:r>
+      <w:r w:rsidR="00B06D68" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRPr="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00D41608">
+    <w:p w14:paraId="7919E6B9" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00AA151A" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">What, if any, adjustments might help </w:t>
       </w:r>
-      <w:r w:rsidR="008F2ED8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="008F2ED8" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to overcom</w:t>
       </w:r>
-      <w:r w:rsidR="00907A57">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00907A57" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e this substantial disadvantage</w:t>
       </w:r>
-      <w:r w:rsidR="00B06D68">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00B06D68" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F2ED8" w:rsidRPr="00AA151A" w:rsidRDefault="008F2ED8" w:rsidP="00D41608">
+    <w:p w14:paraId="71B552DF" w14:textId="77777777" w:rsidR="008F2ED8" w:rsidRPr="00F91CCB" w:rsidRDefault="008F2ED8" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Are the adjustments reasonable (taking into account all factors such as effect on service delive</w:t>
       </w:r>
-      <w:r w:rsidR="00AA643E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00AA643E" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y, cost etc)</w:t>
       </w:r>
-      <w:r w:rsidR="00B06D68">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00B06D68" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="54392507" w14:textId="75E6F4ED" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="43EF0AA8" w:rsidP="00C10A6F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Where possible</w:t>
       </w:r>
-      <w:r w:rsidR="00483BD0">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="49C3DB3D" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> it is recommended that </w:t>
       </w:r>
-      <w:r w:rsidR="00EA5591">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="20F93206" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Manager</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">s speak to the individual </w:t>
       </w:r>
-      <w:r w:rsidR="00B06D68">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="6E1C550F" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">directly </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>when suggesting it may be helpful to meet to discuss the issue</w:t>
       </w:r>
-      <w:r w:rsidR="00B06D68">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="6E1C550F" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> rather than e-mailing.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="004105AF" w:rsidRDefault="004105AF" w:rsidP="00C10A6F">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="2F4E6CAA" w14:textId="77777777" w:rsidR="004105AF" w:rsidRPr="00F91CCB" w:rsidRDefault="004105AF" w:rsidP="00C10A6F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRDefault="00F2334E" w:rsidP="00C10A6F">
+    <w:p w14:paraId="6EAB778B" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00F2334E" w:rsidP="00C10A6F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F91CCB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AA151A" w:rsidRPr="00AA151A">
+      <w:r w:rsidR="00AA151A" w:rsidRPr="00F91CCB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prepare for the meeting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
+    <w:p w14:paraId="4315FBC5" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="3D687A2D" w14:textId="78D458F8" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Encourage the </w:t>
       </w:r>
-      <w:r w:rsidR="00EA5591">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Member of staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to consider the following before the meeting:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="6C23E05E" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRDefault="00B06D68" w:rsidP="00C10A6F">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="3763760D" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00B06D68" w:rsidP="00C10A6F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Is anything </w:t>
       </w:r>
-      <w:r w:rsidR="00AA151A">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00AA151A" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">causing them difficulty </w:t>
       </w:r>
-      <w:r w:rsidR="00362070">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00362070" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e.g.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="7DB4ACF5" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRPr="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00D41608">
+    <w:p w14:paraId="175C23D9" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00AA151A" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Physical surroundings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRPr="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00D41608">
+    <w:p w14:paraId="44D80496" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00AA151A" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ability to perform an element of their job</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRPr="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00D41608">
+    <w:p w14:paraId="2E34D6A5" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00AA151A" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ability to participate in training/meetings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="3C1B3DDA" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>How this may be addressed e.g.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="7C2099BA" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00AA151A" w:rsidP="00C10A6F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRPr="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00D41608">
+    <w:p w14:paraId="09B663FE" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00AA151A" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adjusting the way things are done</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRPr="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00D41608">
+    <w:p w14:paraId="3526BEA5" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00AA151A" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adjusting physical features of the workplace</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00D41608">
+    <w:p w14:paraId="2A6CA2B3" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00AA151A" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Providing additional equipment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRPr="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00AA151A">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="24AA6FF1" w14:textId="384F3138" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="43EF0AA8" w:rsidP="00AA151A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is important to </w:t>
       </w:r>
-      <w:r w:rsidR="00B06D68">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="6E1C550F" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">note </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA151A">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">that as a </w:t>
       </w:r>
-      <w:r w:rsidR="00EA5591">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="284A702A" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, you may need to seek advice from </w:t>
       </w:r>
-      <w:r w:rsidR="00AD41C3">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="0C167231" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the HR Case Management Team</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA151A">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in relation to this matter, to enable you to determine the most effective support for the individual.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRPr="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00AA151A">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="39952BE5" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00AA151A" w:rsidP="00AA151A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRPr="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00AA151A">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="2AC1C4A3" w14:textId="79B8C170" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="43EF0AA8" w:rsidP="00AA151A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Advi</w:t>
       </w:r>
-      <w:r w:rsidR="008F2ED8">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="58E16DF3" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA151A">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r w:rsidR="00B06D68">
-[...13 lines deleted...]
-        <w:t>that if they find it supportive they may bring a companion along to this meeting i.e. a work colleague or trade union representative.</w:t>
+      <w:r w:rsidR="6E1C550F" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>member of staff</w:t>
+      </w:r>
+      <w:r w:rsidR="6E1C550F" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>that if they find it supportive</w:t>
+      </w:r>
+      <w:r w:rsidR="009724C7" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they may bring a companion along to this meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="2DFC6363" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, normally</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a work colleague or trade union representative.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRPr="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00AA151A">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="66A16FE3" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00AA151A" w:rsidP="00AA151A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRDefault="00F2334E" w:rsidP="00AA151A">
+    <w:p w14:paraId="5A4E4D07" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00F2334E" w:rsidP="00AA151A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F91CCB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AA151A" w:rsidRPr="00AA151A">
+      <w:r w:rsidR="00AA151A" w:rsidRPr="00F91CCB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Meet and Explore</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRDefault="00AA151A" w:rsidP="00AA151A">
+    <w:p w14:paraId="08EDDF29" w14:textId="77777777" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00AA151A" w:rsidP="00AA151A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA151A" w:rsidRPr="00977130" w:rsidRDefault="00977130" w:rsidP="00D41608">
+    <w:p w14:paraId="2896E4AA" w14:textId="5361666E" w:rsidR="00AA151A" w:rsidRPr="00F91CCB" w:rsidRDefault="00977130" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Explore with the </w:t>
       </w:r>
-      <w:r w:rsidR="00EA5591">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Member of staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00313C57">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00313C57" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">whether </w:t>
       </w:r>
-      <w:r w:rsidRPr="00977130">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">they feel </w:t>
       </w:r>
-      <w:r w:rsidR="00313C57">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00313C57" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>they are at a substantial disadvan</w:t>
       </w:r>
-      <w:r w:rsidR="00907A57">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00907A57" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tage in undertaking their role</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00977130" w:rsidRPr="00977130" w:rsidRDefault="00977130" w:rsidP="00D41608">
+    <w:p w14:paraId="3FCF0D26" w14:textId="51F0030F" w:rsidR="00977130" w:rsidRPr="00F91CCB" w:rsidRDefault="21DB0B47" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Seek their views on what changes to working practices, premises or auxil</w:t>
       </w:r>
-      <w:r w:rsidR="00313C57">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="2068017A" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00977130">
-[...3 lines deleted...]
-        <w:t>ary aids would support them in undertaking their role</w:t>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ary aids would support them </w:t>
+      </w:r>
+      <w:r w:rsidR="6FF371B1" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to overcome that disadvantage </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00313C57" w:rsidRDefault="00977130" w:rsidP="00D41608">
+    <w:p w14:paraId="053837E9" w14:textId="77777777" w:rsidR="00313C57" w:rsidRPr="00F91CCB" w:rsidRDefault="00977130" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Give a full and fair consideration to all potential adjustments, </w:t>
       </w:r>
-      <w:r w:rsidR="00313C57">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00313C57" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>considering what it w</w:t>
       </w:r>
-      <w:r w:rsidR="00907A57">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00907A57" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ould be reasonable to implement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00977130" w:rsidRPr="00325603" w:rsidRDefault="00977130" w:rsidP="00D41608">
+    <w:p w14:paraId="58C59599" w14:textId="77777777" w:rsidR="00977130" w:rsidRPr="00F91CCB" w:rsidRDefault="00977130" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are uncertain whether an adjustment is reasonable, seek advice from </w:t>
       </w:r>
-      <w:r w:rsidR="00AD41C3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00AD41C3" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the HR Case Management Team</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  For further information see </w:t>
       </w:r>
       <w:hyperlink w:anchor="whatisa" w:history="1">
-        <w:r w:rsidR="001A3D86" w:rsidRPr="00325603">
+        <w:r w:rsidR="001A3D86" w:rsidRPr="00F91CCB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>S</w:t>
         </w:r>
-        <w:r w:rsidRPr="00325603">
+        <w:r w:rsidRPr="00F91CCB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">ection </w:t>
         </w:r>
-        <w:r w:rsidR="00950C28" w:rsidRPr="00325603">
+        <w:r w:rsidR="00950C28" w:rsidRPr="00F91CCB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A41275" w:rsidRPr="00325603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00A41275" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of this </w:t>
       </w:r>
-      <w:r w:rsidRPr="00325603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00977130" w:rsidRPr="00325603" w:rsidRDefault="00977130" w:rsidP="00D41608">
+    <w:p w14:paraId="2F08F203" w14:textId="77777777" w:rsidR="00977130" w:rsidRPr="00F91CCB" w:rsidRDefault="00977130" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A Risk Assessment may also help to identify potential support or risks and w</w:t>
       </w:r>
-      <w:r w:rsidR="001A3D86" w:rsidRPr="00325603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="001A3D86" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ays in which they can </w:t>
       </w:r>
-      <w:r w:rsidR="00483BD0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00483BD0" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
-      <w:r w:rsidR="001A3D86" w:rsidRPr="00325603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="001A3D86" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>removed</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00503B38" w:rsidRPr="00325603" w:rsidRDefault="00503B38" w:rsidP="00D41608">
+    <w:p w14:paraId="0539385B" w14:textId="77777777" w:rsidR="00503B38" w:rsidRPr="00F91CCB" w:rsidRDefault="00503B38" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>An Occupational Health Referral can also be made as this too can help identify potential support.</w:t>
       </w:r>
-      <w:r w:rsidR="00A46D19" w:rsidRPr="00325603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00A46D19" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00313C57" w:rsidRPr="00325603" w:rsidRDefault="00313C57" w:rsidP="00313C57">
+    <w:p w14:paraId="7F33B7AC" w14:textId="77777777" w:rsidR="00313C57" w:rsidRPr="00F91CCB" w:rsidRDefault="00313C57" w:rsidP="00313C57">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Decide what will be implemented and how (e.g. what action is required by whom and within what timescale)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00977130" w:rsidRDefault="00977130" w:rsidP="00AA151A">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="7E1A3FA9" w14:textId="77777777" w:rsidR="00977130" w:rsidRPr="00F91CCB" w:rsidRDefault="00977130" w:rsidP="00AA151A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Some situations may require input from other sources:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00950C28" w:rsidRDefault="00950C28" w:rsidP="00AA151A">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="5009321A" w14:textId="77777777" w:rsidR="00950C28" w:rsidRPr="00F91CCB" w:rsidRDefault="00950C28" w:rsidP="00AA151A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00977130" w:rsidRPr="00950C28" w:rsidRDefault="00977130" w:rsidP="00D41608">
+    <w:p w14:paraId="0BD3E518" w14:textId="77777777" w:rsidR="00977130" w:rsidRPr="00F91CCB" w:rsidRDefault="00977130" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Human Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00950C28" w:rsidRPr="00950C28" w:rsidRDefault="00950C28" w:rsidP="00D41608">
+    <w:p w14:paraId="5B086E6F" w14:textId="77777777" w:rsidR="00950C28" w:rsidRPr="00F91CCB" w:rsidRDefault="00950C28" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Occupational Health</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00950C28" w:rsidRPr="00950C28" w:rsidRDefault="00EA5591" w:rsidP="00D41608">
+    <w:p w14:paraId="6D817250" w14:textId="3FE1E4B1" w:rsidR="00950C28" w:rsidRPr="00F91CCB" w:rsidRDefault="20F93206" w:rsidP="62A73305">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Support Service</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emplo</w:t>
+      </w:r>
+      <w:r w:rsidR="1C89E607" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yability </w:t>
+      </w:r>
+      <w:r w:rsidR="7E2CA189" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Service</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00950C28" w:rsidRPr="00950C28" w:rsidRDefault="00313C57" w:rsidP="00D41608">
+    <w:p w14:paraId="1A0B46AC" w14:textId="77777777" w:rsidR="00950C28" w:rsidRPr="00F91CCB" w:rsidRDefault="00313C57" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Health </w:t>
       </w:r>
-      <w:r w:rsidR="00950C28" w:rsidRPr="00950C28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00950C28" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and Safety</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00950C28" w:rsidRPr="00950C28" w:rsidRDefault="00950C28" w:rsidP="00D41608">
+    <w:p w14:paraId="3DA305A2" w14:textId="59A3A282" w:rsidR="00950C28" w:rsidRPr="00F91CCB" w:rsidRDefault="00950C28" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>External bodies that may be able to offer assistance e.g. Macmillan Cancer, Access to Work</w:t>
+      </w:r>
+      <w:r w:rsidR="001A3D86" w:rsidRPr="00F91CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D54A8A" w:rsidRDefault="00D54A8A">
+    <w:p w14:paraId="321BE6D4" w14:textId="4DDC0063" w:rsidR="00D54A8A" w:rsidRPr="00F91CCB" w:rsidRDefault="00D54A8A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="737317B9" w14:textId="77777777" w:rsidR="008430D7" w:rsidRPr="00154BB1" w:rsidRDefault="00F2334E" w:rsidP="00AA151A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008430D7" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Implementation of reasonable adjustments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216203B4" w14:textId="77777777" w:rsidR="008430D7" w:rsidRPr="00154BB1" w:rsidRDefault="008430D7" w:rsidP="00AA151A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4834CEA8" w14:textId="635590DC" w:rsidR="008430D7" w:rsidRPr="00154BB1" w:rsidRDefault="008430D7" w:rsidP="00AA151A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is essential to discuss with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Member of staff</w:t>
+      </w:r>
+      <w:r w:rsidR="001A3D86" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00847D8B" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">how any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reasonable </w:t>
+      </w:r>
+      <w:r w:rsidR="001A3D86" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adjustment will be implemented and </w:t>
+      </w:r>
+      <w:r w:rsidR="00847D8B" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ho it would be appropriate to inform.  It is also import</w:t>
+      </w:r>
+      <w:r w:rsidR="00847D8B" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to agree (if appropriate) what information the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Member of staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wishes to share in relation to their health.  This may include those who will have a role in ensuring that the adjustment is carried out e.g. work colleagues.  It is essential that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Member of staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00503B38" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1289" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wishes regarding confidentially </w:t>
+      </w:r>
+      <w:r w:rsidR="00847D8B" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1289" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adhered to.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE8DAB3" w14:textId="77777777" w:rsidR="00AE1289" w:rsidRDefault="00AE1289" w:rsidP="00AA151A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="008430D7" w:rsidRDefault="00F2334E" w:rsidP="00AA151A">
+    <w:p w14:paraId="7C1ACC6E" w14:textId="77777777" w:rsidR="00AE1289" w:rsidRPr="00154BB1" w:rsidRDefault="00AE1289" w:rsidP="00AA151A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154BB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...21 lines deleted...]
-        <w:t>Implementation of reasonable adjustments</w:t>
+        </w:rPr>
+        <w:t>Implementation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008430D7" w:rsidRDefault="008430D7" w:rsidP="00AA151A">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="2B219C23" w14:textId="77777777" w:rsidR="00AE1289" w:rsidRPr="00154BB1" w:rsidRDefault="00AE1289" w:rsidP="00AA151A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008430D7" w:rsidRDefault="008430D7" w:rsidP="00AA151A">
-[...462 lines deleted...]
-    <w:p w:rsidR="00AE1289" w:rsidRDefault="00AE1289" w:rsidP="00D41608">
+    <w:p w14:paraId="436FAE13" w14:textId="759E3FB2" w:rsidR="00AE1289" w:rsidRPr="00154BB1" w:rsidRDefault="3700EE9B" w:rsidP="009724C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...47 lines deleted...]
-        <w:t>arrangements</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reasonable adjustments are </w:t>
+      </w:r>
+      <w:r w:rsidR="49C3DB3D" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">often </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">simple and without complication. Where cost does apply, this should not be passed on to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Member of staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Advice on </w:t>
+      </w:r>
+      <w:r w:rsidR="6E1C550F" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">external </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">funding </w:t>
+      </w:r>
+      <w:r w:rsidR="6E1C550F" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reasonable adjustments may</w:t>
+      </w:r>
+      <w:r w:rsidR="0C167231" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be sought from the HR Case Management team</w:t>
+      </w:r>
+      <w:r w:rsidR="6656F58A" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="246AD969" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Health &amp; Safety </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or the </w:t>
+      </w:r>
+      <w:r w:rsidR="20F93206" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Employ</w:t>
+      </w:r>
+      <w:r w:rsidR="02D514B7" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00987924" w:rsidRDefault="00987924" w:rsidP="00D41608">
+    <w:p w14:paraId="2E75F40F" w14:textId="77777777" w:rsidR="00AE1289" w:rsidRPr="00154BB1" w:rsidRDefault="00AE1289" w:rsidP="009724C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> attend/participate in meetings/training etc.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For further information please see </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="Meetingcosts" w:history="1">
+        <w:r w:rsidRPr="00154BB1">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Section 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A41275" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A41275" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00987924" w:rsidRDefault="00EA5591" w:rsidP="00D41608">
+    <w:p w14:paraId="7E209F2A" w14:textId="14E4393E" w:rsidR="00AE1289" w:rsidRPr="00154BB1" w:rsidRDefault="00AE1289" w:rsidP="009724C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...36 lines deleted...]
-        <w:t>take existing adjustments into account as new situations emerge</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To help manage expectations, keep the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Member of staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> updated of the progress of the implementation of the adjustment(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E0C96" w:rsidRDefault="00987924" w:rsidP="00D41608">
+    <w:p w14:paraId="31D766DB" w14:textId="228DD277" w:rsidR="00204A9F" w:rsidRPr="00154BB1" w:rsidRDefault="1B2A1564" w:rsidP="009724C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="4FBE92AF" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>anager should keep a note</w:t>
+      </w:r>
+      <w:r w:rsidR="2809D55A" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3700EE9B" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>what adjustments were considered and the reasons for any decision taken</w:t>
+      </w:r>
+      <w:r w:rsidR="35BF503C" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and share this with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>member of staff</w:t>
+      </w:r>
+      <w:r w:rsidR="3700EE9B" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4487058B" w14:textId="342AA653" w:rsidR="00AE1289" w:rsidRPr="00154BB1" w:rsidRDefault="2C69311A" w:rsidP="009724C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>member of staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should record</w:t>
+      </w:r>
+      <w:r w:rsidR="311B3805" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="2C812AAE" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disability and the </w:t>
+      </w:r>
+      <w:r w:rsidR="311B3805" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>agreed adjustments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on Business World </w:t>
+      </w:r>
+      <w:r w:rsidR="4D1F2D16" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in the Diversity ta</w:t>
+      </w:r>
+      <w:r w:rsidR="5F48768D" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b (this is at the end of the Diversity section)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0ADA29" w14:textId="6D389BD4" w:rsidR="3F323C4E" w:rsidRPr="00154BB1" w:rsidRDefault="3F323C4E" w:rsidP="009724C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If it is identified that equipment should be provided, the manager should check whether any suitable equipment is curre</w:t>
+      </w:r>
+      <w:r w:rsidR="4518F6F7" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ntly stored in the Cleaning Academy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F1BA6F" w14:textId="780EEB8D" w:rsidR="4518F6F7" w:rsidRPr="00154BB1" w:rsidRDefault="4518F6F7" w:rsidP="009724C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Only if there is no suitable equipment stored should equipment be purchased.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B3C772" w14:textId="64063783" w:rsidR="0029713D" w:rsidRPr="00154BB1" w:rsidRDefault="30E8502A" w:rsidP="009724C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Manager </w:t>
+      </w:r>
+      <w:r w:rsidR="4D1F2D16" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r</w:t>
+      </w:r>
+      <w:r w:rsidR="48CB6C77" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ecord any equipment </w:t>
+      </w:r>
+      <w:r w:rsidR="77523FCB" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">supplied </w:t>
+      </w:r>
+      <w:r w:rsidR="48CB6C77" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in the ‘Council Assets’ tab</w:t>
+      </w:r>
+      <w:r w:rsidR="7FBFE338" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4D1F2D16" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under </w:t>
+      </w:r>
+      <w:r w:rsidR="48CB6C77" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>member of staff</w:t>
+      </w:r>
+      <w:r w:rsidR="48CB6C77" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> details in Business World</w:t>
+      </w:r>
+      <w:r w:rsidR="7F5A7728" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, with details of the product, purchase dates, etc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB88FCA" w14:textId="54436680" w:rsidR="005A6E42" w:rsidRPr="00154BB1" w:rsidRDefault="2D868545" w:rsidP="009724C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When a </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>member of staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leaves employment, a</w:t>
+      </w:r>
+      <w:r w:rsidR="7E67AEF7" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n alert will be sent to the line manager to </w:t>
+      </w:r>
+      <w:r w:rsidR="491FB366" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>remind them to have the equipment returned</w:t>
+      </w:r>
+      <w:r w:rsidR="55F90E42" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Training Academy at Council HQ</w:t>
+      </w:r>
+      <w:r w:rsidR="478E8191" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for future use</w:t>
+      </w:r>
+      <w:r w:rsidR="55F90E42" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="713A830D" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="60920CE9" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C462C2" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">They should liaise with </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5998" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">both the member of staff, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C462C2" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Facilities team (contact Tracey Biggs on 01835 828226 or by e-mail at Tracey.Biggs@scotborders.gov.uk) to arrange access and </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="23"/>
+      <w:commentRangeStart w:id="24"/>
+      <w:commentRangeStart w:id="25"/>
+      <w:r w:rsidR="00C462C2" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to have the equipment</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="23"/>
+      <w:r w:rsidR="00C462C2" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="23"/>
+      </w:r>
+      <w:commentRangeEnd w:id="24"/>
+      <w:r w:rsidR="00CD3407" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="24"/>
+      </w:r>
+      <w:commentRangeEnd w:id="25"/>
+      <w:r w:rsidR="00CD3407" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="25"/>
+      </w:r>
+      <w:r w:rsidR="00C462C2" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> returned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312379D5" w14:textId="01B7A481" w:rsidR="0029713D" w:rsidRPr="00154BB1" w:rsidRDefault="009C5998" w:rsidP="009724C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE70BD" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3407" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the equipment is no longer required</w:t>
+      </w:r>
+      <w:r w:rsidR="00543767" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, t</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="26"/>
+      <w:commentRangeStart w:id="27"/>
+      <w:r w:rsidR="7AA3DA92" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>he Manager should</w:t>
+      </w:r>
+      <w:r w:rsidR="618DD124" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C462C2" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">return </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidR="00C462C2" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as above.  </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="26"/>
+      <w:r w:rsidR="00CD3407" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="26"/>
+      </w:r>
+      <w:commentRangeEnd w:id="27"/>
+      <w:r w:rsidR="00CD3407" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="27"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2BBE6D" w14:textId="400FB835" w:rsidR="009B6870" w:rsidRPr="00154BB1" w:rsidRDefault="009B6870" w:rsidP="009B6870">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please note that IT equipment should be returned to CGI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76047B2C" w14:textId="652B0F09" w:rsidR="0029713D" w:rsidRPr="00154BB1" w:rsidRDefault="1C8C5171" w:rsidP="009724C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>They should then update the ‘Council Assets’ tab of Business World</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3407" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>member of staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3407" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296CC3CA" w14:textId="77777777" w:rsidR="00CD3407" w:rsidRPr="00154BB1" w:rsidRDefault="00CD3407" w:rsidP="005350E0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AEC85EF" w14:textId="77777777" w:rsidR="00AE1289" w:rsidRPr="00154BB1" w:rsidRDefault="00F2334E" w:rsidP="00AE1289">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AE1289" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Review of reasonable adjustments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDACC89" w14:textId="77777777" w:rsidR="00AE1289" w:rsidRPr="00154BB1" w:rsidRDefault="00AE1289" w:rsidP="00AE1289">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AE56BC7" w14:textId="5B0EE165" w:rsidR="00AE1289" w:rsidRPr="00154BB1" w:rsidRDefault="00AE1289" w:rsidP="00D41608">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review the impact of any adjustments at a set timescale to ensure they continue to be appropriate.  </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7370" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>One to one</w:t>
+      </w:r>
+      <w:r w:rsidR="003B79BC" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/appraisal meetings </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and return to work discussion/interviews after sickness absence </w:t>
+      </w:r>
+      <w:r w:rsidR="00847D8B" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also useful points to check </w:t>
+      </w:r>
+      <w:r w:rsidR="00987924" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arrangements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E647A1F" w14:textId="3988972F" w:rsidR="00987924" w:rsidRPr="00154BB1" w:rsidRDefault="415ED2BD" w:rsidP="00D41608">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Give consideration </w:t>
+      </w:r>
+      <w:r w:rsidR="7FFD39EB" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any potential impact that a </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>member of staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’s disability may have on their ability to undertake/get involved in new initiatives/ways of working,</w:t>
+      </w:r>
+      <w:r w:rsidR="6103065C" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attend/participate in meetings/training etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FADE662" w14:textId="77777777" w:rsidR="00987924" w:rsidRPr="00154BB1" w:rsidRDefault="00EA5591" w:rsidP="00D41608">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Manager</w:t>
+      </w:r>
+      <w:r w:rsidR="00987924" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s may need to consider making </w:t>
+      </w:r>
+      <w:r w:rsidR="00847D8B" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">different </w:t>
+      </w:r>
+      <w:r w:rsidR="00987924" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adjustments, </w:t>
+      </w:r>
+      <w:r w:rsidR="00847D8B" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and must </w:t>
+      </w:r>
+      <w:r w:rsidR="00987924" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>take existing adjustments into account as new situations emerge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6BFF76" w14:textId="1B773678" w:rsidR="003E0C96" w:rsidRPr="00154BB1" w:rsidRDefault="415ED2BD" w:rsidP="00D41608">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Before altering or removing an adjustment, e.g. due to changes in the </w:t>
       </w:r>
-      <w:r w:rsidR="00EA5591">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>member of staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">’s work etc, the </w:t>
       </w:r>
-      <w:r w:rsidR="00EA5591">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0E116F6A" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="20F93206" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>anager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> should meet with the </w:t>
       </w:r>
-      <w:r w:rsidR="00EA5591">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>member of staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to explore the impact of any proposed change and the options available. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E0C96" w:rsidRDefault="003E0C96">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="6334451B" w14:textId="202958DA" w:rsidR="003E0C96" w:rsidRPr="00154BB1" w:rsidRDefault="00B84C39" w:rsidP="005350E0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please note that any equipment purchased, including with Access 2 Work assistance, becomes the property of the Employer</w:t>
+      </w:r>
+      <w:r w:rsidR="0089558E" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0C96" w:rsidRPr="00154BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="001A54CD" w:rsidP="001A54CD">
+    <w:p w14:paraId="674C04BB" w14:textId="77777777" w:rsidR="00362070" w:rsidRDefault="001A54CD" w:rsidP="001A54CD">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="Appendix3"/>
+      <w:bookmarkStart w:id="28" w:name="Appendix3"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="001A54CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00D54A8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:p w:rsidR="001A54CD" w:rsidRDefault="001A54CD" w:rsidP="001A54CD">
+    <w:p w14:paraId="6A5E77A9" w14:textId="77777777" w:rsidR="001A54CD" w:rsidRDefault="001A54CD" w:rsidP="001A54CD">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D54A8A" w:rsidRDefault="001A54CD" w:rsidP="001A54CD">
+    <w:p w14:paraId="452186A8" w14:textId="77777777" w:rsidR="00D54A8A" w:rsidRDefault="001A54CD" w:rsidP="001A54CD">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="993366"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2580"/>
           <w:tab w:val="center" w:pos="4820"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A454D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -11035,51 +12974,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Reasonable Adjustment</w:t>
       </w:r>
       <w:r w:rsidR="00B06D68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="004A454D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A54CD" w:rsidRPr="004A454D" w:rsidRDefault="00B06D68" w:rsidP="001A54CD">
+    <w:p w14:paraId="3237A2F7" w14:textId="33177F95" w:rsidR="001A54CD" w:rsidRPr="004A454D" w:rsidRDefault="00B06D68" w:rsidP="001A54CD">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="993366"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2580"/>
           <w:tab w:val="center" w:pos="4820"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -11095,3376 +13034,3753 @@
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">upporting </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="001A54CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>uidance for Employees</w:t>
+        <w:t xml:space="preserve">uidance for </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Members of staff</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A54CD" w:rsidRPr="001A54CD" w:rsidRDefault="001A54CD" w:rsidP="001A54CD">
+    <w:p w14:paraId="1B739F98" w14:textId="77777777" w:rsidR="001A54CD" w:rsidRPr="001A54CD" w:rsidRDefault="001A54CD" w:rsidP="001A54CD">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRPr="00D54A8A" w:rsidRDefault="00362070" w:rsidP="00362070">
+    <w:p w14:paraId="3DBE5718" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="00D54A8A" w:rsidRDefault="00362070" w:rsidP="00362070">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D54A8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Process for identifying and implementing Reasonable Adjustments</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00362070">
+    <w:p w14:paraId="4A201B7E" w14:textId="77777777" w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00362070">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0036117C" w:rsidRDefault="00362070" w:rsidP="0036117C">
+    <w:p w14:paraId="4CCBA091" w14:textId="06EFEE57" w:rsidR="0036117C" w:rsidRPr="007553C3" w:rsidRDefault="68771566" w:rsidP="0036117C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...55 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As a </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>member of staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or prospective </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F56" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>member of staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> you are under no obligation to disclose</w:t>
       </w:r>
-      <w:r w:rsidR="0036117C">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="4B0FB888" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> that you have a disability or</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the nature of </w:t>
       </w:r>
-      <w:r w:rsidR="0036117C">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="4B0FB888" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">disability, however, it is important that you do as </w:t>
       </w:r>
-      <w:r w:rsidR="00F2334E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="77C6B388" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disclosure </w:t>
+      </w:r>
+      <w:r w:rsidR="60064AA3" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assist </w:t>
+      </w:r>
+      <w:r w:rsidR="77C6B388" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>department in offering the most effective reasonable support available</w:t>
+      </w:r>
+      <w:r w:rsidR="6DA001A0" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to overcome a disadvantage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  It is important to note that once </w:t>
+      </w:r>
+      <w:r w:rsidR="77C6B388" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">you have disclosed your </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">disability, it will be kept confidential, unless </w:t>
+      </w:r>
+      <w:r w:rsidR="77C6B388" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>you make it</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B1B27">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> clear that </w:t>
       </w:r>
-      <w:r w:rsidR="0036117C">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="4B0FB888" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B1B27">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">are happy for the information to be shared.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B1B27">
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Of course, in some instances, a disability may be </w:t>
+      </w:r>
+      <w:r w:rsidR="4B0FB888" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>clear</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- for example, </w:t>
+      </w:r>
+      <w:r w:rsidR="4B0FB888" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if you use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a wheelchair</w:t>
+      </w:r>
+      <w:r w:rsidR="4B0FB888" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In other instances, where </w:t>
+      </w:r>
+      <w:r w:rsidR="77C6B388" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>you need</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> support from colleagues, or there are health and safety reasons, colle</w:t>
+      </w:r>
+      <w:r w:rsidR="77C6B388" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agues may also need to be aware and where this is necessary your </w:t>
+      </w:r>
+      <w:r w:rsidR="60FB8792" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>manager</w:t>
+      </w:r>
+      <w:r w:rsidR="77C6B388" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will discuss with you how best this can be done.</w:t>
+      </w:r>
+      <w:r w:rsidR="4B0FB888" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This will be dealt with sensitively and information will be shared with colleagues only as far as is necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADBB4D1" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00362070">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...128 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8419" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1287"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1056"/>
+        <w:gridCol w:w="1283"/>
+        <w:gridCol w:w="456"/>
+        <w:gridCol w:w="1110"/>
+        <w:gridCol w:w="456"/>
+        <w:gridCol w:w="1737"/>
+        <w:gridCol w:w="456"/>
+        <w:gridCol w:w="1990"/>
+        <w:gridCol w:w="456"/>
+        <w:gridCol w:w="1044"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00362070" w:rsidTr="00F2334E">
+      <w:tr w:rsidR="00362070" w:rsidRPr="007553C3" w14:paraId="2DC9D4F8" w14:textId="77777777" w:rsidTr="005350E0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcW w:w="1245" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00F2334E">
-[...8 lines deleted...]
-          <w:p w:rsidR="00362070" w:rsidRPr="00362070" w:rsidRDefault="00362070" w:rsidP="00F2334E">
+          <w:p w14:paraId="19B47D1C" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00F2334E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C306414" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00F2334E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00362070">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007553C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Disability Identified</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00F2334E">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="277C22FE" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00F2334E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="dxa"/>
+            <w:tcW w:w="367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00F2334E">
+          <w:p w14:paraId="605727F0" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00F2334E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00362070" w:rsidRPr="00FA1CDB" w:rsidRDefault="00362070" w:rsidP="00F2334E">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AA40ED6" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00F2334E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00FA1CDB">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007553C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>→</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="1095" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00F2334E">
+          <w:p w14:paraId="52D9E9C1" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00F2334E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00362070" w:rsidRPr="00362070" w:rsidRDefault="00362070" w:rsidP="00F2334E">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CE96BEE" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00F2334E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00362070">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007553C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prepare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcW w:w="361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00F2334E">
+          <w:p w14:paraId="71DE42A1" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00F2334E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00362070" w:rsidRPr="00FA1CDB" w:rsidRDefault="00362070" w:rsidP="00F2334E">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76AF0B07" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00F2334E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00FA1CDB">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007553C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>→</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2220" w:type="dxa"/>
+            <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00F2334E">
+          <w:p w14:paraId="34470527" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00F2334E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00362070" w:rsidRPr="00362070" w:rsidRDefault="00362070" w:rsidP="00F2334E">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="239D7B84" w14:textId="3C4E1BF8" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="68771566" w:rsidP="54986E46">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00362070">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007553C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00F2334E">
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Meet and Explore</w:t>
+            </w:r>
+            <w:r w:rsidR="7CAD841B" w:rsidRPr="007553C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> requirements and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007553C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> options</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B984254" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00F2334E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="549" w:type="dxa"/>
+            <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00F2334E">
+          <w:p w14:paraId="4B358661" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00F2334E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00362070" w:rsidRPr="00FA1CDB" w:rsidRDefault="00362070" w:rsidP="00F2334E">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F710670" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00F2334E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00FA1CDB">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007553C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>→</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2569" w:type="dxa"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00F2334E">
-[...8 lines deleted...]
-          <w:p w:rsidR="00362070" w:rsidRPr="00362070" w:rsidRDefault="00362070" w:rsidP="00F2334E">
+          <w:p w14:paraId="0E10D04E" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00F2334E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3613FD1B" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00F2334E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00362070">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007553C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Agreement &amp; Implementation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="dxa"/>
+            <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00F2334E">
+          <w:p w14:paraId="37E1B433" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00F2334E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00362070" w:rsidRPr="00AA151A" w:rsidRDefault="00362070" w:rsidP="00F2334E">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68CAD5A0" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00F2334E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AA151A">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007553C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>→</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1887" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00F2334E">
-[...8 lines deleted...]
-          <w:p w:rsidR="00362070" w:rsidRPr="00362070" w:rsidRDefault="00362070" w:rsidP="00F2334E">
+          <w:p w14:paraId="487257CE" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00F2334E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="659F5D44" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00F2334E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00362070">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007553C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Review</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00362070">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="32FBEAB6" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRPr="00AA151A" w:rsidRDefault="00F2334E" w:rsidP="00362070">
+    <w:p w14:paraId="05681FF0" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00F2334E" w:rsidP="00362070">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007553C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00362070" w:rsidRPr="00AA151A">
+      <w:r w:rsidR="00362070" w:rsidRPr="007553C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Disability identified</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00362070">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="069DE92C" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F2334E" w:rsidRDefault="00F2334E" w:rsidP="00362070">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="7306EC30" w14:textId="7785836F" w:rsidR="00F2334E" w:rsidRPr="007553C3" w:rsidRDefault="77C6B388" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Throughout the process dialogue with your </w:t>
       </w:r>
-      <w:r w:rsidR="00EA5591">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="45160720" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> is paramount.  </w:t>
       </w:r>
-      <w:r w:rsidR="00F518D8">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="62A29E5F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This may be a meeting arranged specifically for this purpose, </w:t>
       </w:r>
-      <w:r w:rsidR="00B06D68">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="6E1C550F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>but t</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">here are </w:t>
       </w:r>
-      <w:r w:rsidR="00F518D8">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="62A29E5F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">many </w:t>
       </w:r>
-      <w:r w:rsidR="00F518D8">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="62A29E5F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">other </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>examples of how these discussion</w:t>
       </w:r>
-      <w:r w:rsidR="0036117C">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="4B0FB888" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> can take place.  (Common examples are at interview, through </w:t>
       </w:r>
-      <w:r w:rsidR="003B79BC">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="6656F58A" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">121/appraisal meetings, </w:t>
       </w:r>
-      <w:r w:rsidR="00B06D68">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="6E1C550F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">return to work meeting following a period of sickness absence etc).  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A41275" w:rsidRDefault="00A41275" w:rsidP="00362070">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="6B9FD7E9" w14:textId="77777777" w:rsidR="00A41275" w:rsidRPr="007553C3" w:rsidRDefault="00A41275" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00F2334E" w:rsidP="00362070">
-[...13 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="6E2AE3D4" w14:textId="58102F09" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="77C6B388" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">On informing your </w:t>
       </w:r>
-      <w:r w:rsidR="00EA5591">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="3ED538BC" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> that you have a disability</w:t>
       </w:r>
-      <w:r w:rsidR="00362070">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="68771566" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, you will need to discuss </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">with them your </w:t>
       </w:r>
-      <w:r w:rsidR="00362070">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="68771566" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>views on:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00362070">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="7E73224A" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00D41608">
+    <w:p w14:paraId="21F76ED7" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">How the impairment affects </w:t>
       </w:r>
-      <w:r w:rsidR="00941E9E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00941E9E" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA151A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> day to day activities</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036117C" w:rsidRPr="00977130" w:rsidRDefault="001A54CD" w:rsidP="0036117C">
+    <w:p w14:paraId="2C63EE9F" w14:textId="77777777" w:rsidR="0036117C" w:rsidRPr="007553C3" w:rsidRDefault="001A54CD" w:rsidP="0036117C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Whether </w:t>
       </w:r>
-      <w:r w:rsidR="0036117C">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0036117C" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>you feel you are at a substantial disadvan</w:t>
+      </w:r>
+      <w:r w:rsidR="00A41275" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tage in undertaking </w:t>
       </w:r>
-      <w:r w:rsidR="0011687B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0011687B" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r w:rsidR="00A41275">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00A41275" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>role</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRPr="00AA151A" w:rsidRDefault="00362070" w:rsidP="00D41608">
+    <w:p w14:paraId="10C60C4D" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">What, if any, adjustments </w:t>
       </w:r>
-      <w:r w:rsidR="00F518D8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00F518D8" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e</w:t>
       </w:r>
-      <w:r w:rsidR="00A41275">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00A41275" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.g.</w:t>
       </w:r>
-      <w:r w:rsidR="00F518D8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00F518D8" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> changes to working practices</w:t>
       </w:r>
-      <w:r w:rsidR="00A41275">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00A41275" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, premises o</w:t>
       </w:r>
-      <w:r w:rsidR="00F518D8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00F518D8" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">r auxiliary aids) </w:t>
       </w:r>
-      <w:r w:rsidR="00941E9E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00941E9E" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>might help you</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA151A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in performing </w:t>
       </w:r>
-      <w:r w:rsidR="00941E9E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00941E9E" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA151A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> role</w:t>
       </w:r>
-      <w:r w:rsidR="00A41275">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00A41275" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00F2334E" w:rsidP="00362070">
+    <w:p w14:paraId="18D2A4D7" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00F2334E" w:rsidP="00362070">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007553C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00362070" w:rsidRPr="00AA151A">
+      <w:r w:rsidR="00362070" w:rsidRPr="007553C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prepare for the meeting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00362070">
+    <w:p w14:paraId="640A8ECA" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00362070">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00941E9E" w:rsidP="00362070">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="0414CE8D" w14:textId="7FE953E4" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="05489E34" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Before you meet with your </w:t>
       </w:r>
-      <w:r w:rsidR="00EA5591">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="37197E2B" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> you should </w:t>
       </w:r>
-      <w:r w:rsidR="00362070">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="68771566" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">consider the following </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and be prepared to discuss at </w:t>
       </w:r>
-      <w:r w:rsidR="00362070">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="68771566" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the meeting:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00362070">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="2D44B1AB" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00362070">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="3F60BAAC" w14:textId="35445A0C" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="68771566" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">What is causing </w:t>
       </w:r>
-      <w:r w:rsidR="00941E9E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="05489E34" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> difficulty eg.</w:t>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> difficulty </w:t>
+      </w:r>
+      <w:r w:rsidR="7EDD3955" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00362070">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="7CE6323F" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRPr="00AA151A" w:rsidRDefault="00362070" w:rsidP="00D41608">
+    <w:p w14:paraId="26228BF5" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Physical surroundings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRPr="00AA151A" w:rsidRDefault="00362070" w:rsidP="00D41608">
+    <w:p w14:paraId="165FED3B" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ability to perform an element of </w:t>
       </w:r>
-      <w:r w:rsidR="00941E9E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00941E9E" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA151A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> job</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRPr="00AA151A" w:rsidRDefault="00362070" w:rsidP="00D41608">
+    <w:p w14:paraId="791C9EE3" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ability to participate in training/meetings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00362070">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="5A085BFB" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00362070">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="0DBD8D38" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">How </w:t>
       </w:r>
-      <w:r w:rsidR="00941E9E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00941E9E" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the difficulty may</w:t>
       </w:r>
-      <w:r w:rsidR="00FA5961">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00FA5961" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00941E9E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00941E9E" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>be overcome</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> e.g.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00362070">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="3BDF5970" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRPr="00AA151A" w:rsidRDefault="00362070" w:rsidP="00D41608">
+    <w:p w14:paraId="0276EB18" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adjusting the way things are done</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRPr="00AA151A" w:rsidRDefault="00362070" w:rsidP="00D41608">
+    <w:p w14:paraId="27259D2F" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adjusting physical features of the workplace</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="0011687B" w:rsidP="00D41608">
+    <w:p w14:paraId="690BE705" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="0011687B" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Providing a</w:t>
       </w:r>
-      <w:r w:rsidR="00362070" w:rsidRPr="00AA151A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00362070" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dditional equipment</w:t>
       </w:r>
-      <w:r w:rsidR="00941E9E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00941E9E" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006305C6" w:rsidRPr="00325603" w:rsidRDefault="00941E9E" w:rsidP="00362070">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="08AA9E96" w14:textId="73496C23" w:rsidR="006305C6" w:rsidRPr="007553C3" w:rsidRDefault="05489E34" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Dependent on your </w:t>
       </w:r>
-      <w:r w:rsidR="006305C6">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="7D6CD01F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>requirements</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> you </w:t>
       </w:r>
-      <w:r w:rsidR="00362070" w:rsidRPr="00AA151A">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="68771566" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>may need to s</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">eek advice from </w:t>
       </w:r>
-      <w:r w:rsidR="003B79BC">
-[...27 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="6656F58A" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the HR Case Management Team, , </w:t>
+      </w:r>
+      <w:r w:rsidR="7D6CD01F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Occupational Health, </w:t>
       </w:r>
-      <w:r w:rsidR="00EA5591">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="20F93206" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Employ</w:t>
+      </w:r>
+      <w:r w:rsidR="0168B762" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ability</w:t>
+      </w:r>
+      <w:r w:rsidR="7D6CD01F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service, </w:t>
+      </w:r>
+      <w:r w:rsidR="62A29E5F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Health </w:t>
       </w:r>
-      <w:r w:rsidR="006305C6">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="7D6CD01F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and Safety</w:t>
+      </w:r>
+      <w:r w:rsidR="62A29E5F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> team </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>or an appropriate external body</w:t>
       </w:r>
-      <w:r w:rsidR="00362070" w:rsidRPr="00AA151A">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="68771566" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">in order to </w:t>
       </w:r>
-      <w:r w:rsidR="00362070" w:rsidRPr="00AA151A">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="68771566" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">determine the most effective support for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">you.  </w:t>
       </w:r>
-      <w:r w:rsidR="006305C6" w:rsidRPr="00325603">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="7D6CD01F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Further information can be found in </w:t>
       </w:r>
       <w:hyperlink w:anchor="usefulcontacts" w:history="1">
-        <w:r w:rsidR="00B05FDC" w:rsidRPr="00325603">
+        <w:r w:rsidR="753347CA" w:rsidRPr="007553C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Appendix</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B05FDC" w:rsidRPr="00325603">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="753347CA" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidR="00027A4A" w:rsidRPr="00325603">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="30961ECB" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of this policy</w:t>
       </w:r>
-      <w:r w:rsidR="006305C6" w:rsidRPr="00325603">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="7D6CD01F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006305C6" w:rsidRDefault="006305C6" w:rsidP="00362070">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="149285F6" w14:textId="77777777" w:rsidR="006305C6" w:rsidRPr="007553C3" w:rsidRDefault="006305C6" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00F2334E" w:rsidP="00362070">
+    <w:p w14:paraId="5429DAF3" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00F2334E" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00362070" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Meet and Explore</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C17909" w14:textId="77777777" w:rsidR="00941E9E" w:rsidRPr="007553C3" w:rsidRDefault="00941E9E" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D4D4986" w14:textId="34B21F4A" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="05489E34" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:r w:rsidR="20F93206" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should inform you when the meeting will take place and if you would find it helpful you may bring a companion along to the meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="36F3E374" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, normally</w:t>
+      </w:r>
+      <w:r w:rsidR="30961ECB" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a work colleague or trade union representative.</w:t>
+      </w:r>
+      <w:r w:rsidR="7D6CD01F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  At the meeting you</w:t>
+      </w:r>
+      <w:r w:rsidR="25A2E6FE" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should</w:t>
+      </w:r>
+      <w:r w:rsidR="7D6CD01F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490A922A" w14:textId="77777777" w:rsidR="00941E9E" w:rsidRDefault="00941E9E" w:rsidP="00362070">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00941E9E" w:rsidRDefault="00941E9E" w:rsidP="00362070">
-[...108 lines deleted...]
-    <w:p w:rsidR="00362070" w:rsidRPr="00977130" w:rsidRDefault="006305C6" w:rsidP="00D41608">
+    <w:p w14:paraId="35963218" w14:textId="03772387" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="7D6CD01F" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss with your </w:t>
       </w:r>
-      <w:r w:rsidR="00EA5591">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="7147C50F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="20F93206" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>anager</w:t>
+      </w:r>
+      <w:r w:rsidR="62A29E5F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> whether you feel you are at a substantial disadvantage in undertaking </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidR="68771566" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> role</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRPr="00977130" w:rsidRDefault="00F518D8" w:rsidP="00D41608">
+    <w:p w14:paraId="252C8822" w14:textId="24B47A4F" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="62A29E5F" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss </w:t>
       </w:r>
-      <w:r w:rsidR="006305C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="7D6CD01F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r w:rsidR="00362070" w:rsidRPr="00977130">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="68771566" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>views on what changes to working practices, premises or auxil</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00362070" w:rsidRPr="00977130">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="68771566" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ary aids would support </w:t>
       </w:r>
-      <w:r w:rsidR="006305C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="7D6CD01F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
-      <w:r w:rsidR="00362070" w:rsidRPr="00977130">
-[...15 lines deleted...]
-        <w:t>role</w:t>
+      <w:r w:rsidR="68771566" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="13A0C0DD" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">overcoming that disadvantage </w:t>
+      </w:r>
+      <w:r w:rsidR="7D6CD01F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="006305C6" w:rsidP="00D41608">
+    <w:p w14:paraId="386F3733" w14:textId="77777777" w:rsidR="00503B38" w:rsidRPr="007553C3" w:rsidRDefault="00F518D8" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">ential reasonable adjustments you need and how these can be implemented.  </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discuss whether </w:t>
+      </w:r>
+      <w:r w:rsidR="00503B38" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Risk Assessment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00503B38" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">referral to Occupational Health </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">would </w:t>
+      </w:r>
+      <w:r w:rsidR="00503B38" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">help </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00503B38" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>identify potential support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or risks and ways in which that risk can be removed.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00503B38" w:rsidRPr="00503B38" w:rsidRDefault="00F518D8" w:rsidP="00D41608">
-[...46 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1DA577DF" w14:textId="77777777" w:rsidR="00503B38" w:rsidRPr="007553C3" w:rsidRDefault="00503B38" w:rsidP="00503B38">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FF45F67" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00F2334E" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00362070" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Implementation of reasonable adjustments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFCF7DE" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FBDC674" w14:textId="3AC4E697" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="68771566" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>It is essential</w:t>
+      </w:r>
+      <w:r w:rsidR="25A2E6FE" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that, where possible, you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0D274FF4" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>agree</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:r w:rsidR="7D6CD01F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidR="70138AF8" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> what reasonable adjustment</w:t>
+      </w:r>
+      <w:r w:rsidR="62A29E5F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be implemented</w:t>
+      </w:r>
+      <w:r w:rsidR="62A29E5F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="62A29E5F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ho it would be appropriate to inform and what information </w:t>
+      </w:r>
+      <w:r w:rsidR="0D274FF4" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you wish </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="00503B38" w:rsidRPr="00503B38">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> or risks and ways in which that risk can be removed.</w:t>
+      <w:r w:rsidR="62A29E5F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>share</w:t>
+      </w:r>
+      <w:r w:rsidR="62A29E5F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00503B38" w:rsidRPr="00503B38" w:rsidRDefault="00503B38" w:rsidP="00503B38">
+    <w:p w14:paraId="0E7342EF" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00362070">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00F2334E" w:rsidP="00362070">
+    <w:p w14:paraId="76DB88C9" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00362070">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...20 lines deleted...]
-        <w:t>Implementation of reasonable adjustments</w:t>
+        </w:rPr>
+        <w:t>Implementation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00362070">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="5F1B8F8A" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00362070">
-[...205 lines deleted...]
-    <w:p w:rsidR="00362070" w:rsidRPr="00AE1289" w:rsidRDefault="00362070" w:rsidP="00D41608">
+    <w:p w14:paraId="69FEF03E" w14:textId="19B5307A" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="68771566" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reasonable adjustments often are simple and without complication</w:t>
       </w:r>
-      <w:r w:rsidR="00F518D8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="62A29E5F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00424BD9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0D274FF4" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F518D8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="62A29E5F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="00424BD9">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0D274FF4" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>owever</w:t>
+      </w:r>
+      <w:r w:rsidR="235496E2" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0D274FF4" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cost</w:t>
       </w:r>
-      <w:r w:rsidR="00424BD9">
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> Support Service.</w:t>
+      <w:r w:rsidR="0D274FF4" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s are involved, there will be no charge to you.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00D41608">
+    <w:p w14:paraId="3AC3D5F3" w14:textId="4C5E259C" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="1D7A740F" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> updated of the progress of the implementation of the adjustment(s)</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If equipment is required, </w:t>
+      </w:r>
+      <w:r w:rsidR="197A4D0A" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">before purchasing anything, a check should be made with the Cleaning Academy to see if any suitable </w:t>
+      </w:r>
+      <w:r w:rsidR="00E129FF" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>equipment</w:t>
+      </w:r>
+      <w:r w:rsidR="197A4D0A" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is available.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00424BD9" w:rsidP="00D41608">
+    <w:p w14:paraId="3F5E792D" w14:textId="481CA8AF" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="197A4D0A" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When required, </w:t>
+      </w:r>
+      <w:r w:rsidR="13ADE7EF" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="68771566" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dvice on funding reasonable adjustments may be sought from </w:t>
+      </w:r>
+      <w:r w:rsidR="332C2A82" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the HR Case Management Team,</w:t>
+      </w:r>
+      <w:r w:rsidR="25A2E6FE" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="246AD969" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Health and Safety</w:t>
+      </w:r>
+      <w:r w:rsidR="68771566" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the </w:t>
+      </w:r>
+      <w:r w:rsidR="20F93206" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Employ</w:t>
+      </w:r>
+      <w:r w:rsidR="254F239B" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ability</w:t>
+      </w:r>
+      <w:r w:rsidR="00E129FF" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="68771566" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265B773C" w14:textId="3A692AA9" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="68771566" w:rsidP="00D41608">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>To help manage expectations,</w:t>
+      </w:r>
+      <w:r w:rsidR="0D274FF4" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your </w:t>
+      </w:r>
+      <w:r w:rsidR="69F1084A" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>manager</w:t>
+      </w:r>
+      <w:r w:rsidR="0D274FF4" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">keep </w:t>
+      </w:r>
+      <w:r w:rsidR="0D274FF4" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> updated of the progress of the implementation of the adjustment(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BABA52F" w14:textId="6E68E50E" w:rsidR="5A8BB65B" w:rsidRPr="007553C3" w:rsidRDefault="5A8BB65B" w:rsidP="62A73305">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You should record and update details on Business World (in the Diversity tab there is a Disability section </w:t>
+      </w:r>
+      <w:r w:rsidR="14542293" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at the end </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with a dropdown list to record the Disability type and free text for recording the agreed adjustments)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39422535" w14:textId="3161F836" w:rsidR="54986E46" w:rsidRPr="007553C3" w:rsidRDefault="54986E46" w:rsidP="005350E0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DFA0201" w14:textId="790B0468" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="0D274FF4" w:rsidP="00D41608">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:r w:rsidR="5D2B1AF5" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should maintain a record </w:t>
+      </w:r>
+      <w:r w:rsidR="68771566" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>as to what adjustments were considered and the reasons for any decision taken</w:t>
+      </w:r>
+      <w:r w:rsidR="1A781EE1" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and give you a copy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2BA599" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00F2334E" w:rsidP="00362070">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...25 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>5</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00362070" w:rsidRPr="007553C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00362070" w:rsidRPr="00AE1289">
+        </w:rPr>
+        <w:t>Review of reasonable adjustments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747CB220" w14:textId="77777777" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="00362070" w:rsidP="00362070">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00362070" w:rsidP="00362070">
-[...9 lines deleted...]
-    <w:p w:rsidR="00362070" w:rsidRDefault="00FE521C" w:rsidP="00D41608">
+    <w:p w14:paraId="6ECA63C4" w14:textId="75E0D556" w:rsidR="00362070" w:rsidRPr="007553C3" w:rsidRDefault="55E02817" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
-      <w:r w:rsidR="00424BD9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0D274FF4" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">our </w:t>
       </w:r>
-      <w:r w:rsidR="00EA5591">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="5C960001" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>manager</w:t>
+      </w:r>
+      <w:r w:rsidR="0D274FF4" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> should arrange to r</w:t>
       </w:r>
-      <w:r w:rsidR="00362070" w:rsidRPr="00AE1289">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="68771566" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eview the impact of any reasonable adjustments to ensure they continue to be appropriate.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A timescale should be agreed for this review. D</w:t>
       </w:r>
-      <w:r w:rsidR="00424BD9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0D274FF4" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iscussion </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may also </w:t>
+      </w:r>
+      <w:r w:rsidR="0D274FF4" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">take place in </w:t>
       </w:r>
-      <w:r w:rsidR="00362070">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="68771566" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">121 meetings, </w:t>
       </w:r>
-      <w:r w:rsidR="00FA5961">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="6103065C" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">appraisals </w:t>
       </w:r>
-      <w:r w:rsidR="00424BD9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0D274FF4" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidR="00362070">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">return to work discussion/interviews </w:t>
+      <w:r w:rsidR="68771566" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>return to work discussion/interviews</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42683" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00220A95" w:rsidRDefault="00424BD9" w:rsidP="00D41608">
+    <w:p w14:paraId="65625701" w14:textId="7142EDE8" w:rsidR="00220A95" w:rsidRPr="007553C3" w:rsidRDefault="0D274FF4" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Your </w:t>
       </w:r>
-      <w:r w:rsidR="00EA5591">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="4C2DE721" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> should consider </w:t>
       </w:r>
-      <w:r w:rsidR="00362070">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="68771566" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any potential impact that </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">your disability may have on your </w:t>
       </w:r>
-      <w:r w:rsidR="00362070">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="68771566" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ability to undertake/get involved in new initiatives/ways of working, attend/participate in meetings/training etc.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00220A95" w:rsidRDefault="00220A95" w:rsidP="00D41608">
+    <w:p w14:paraId="08B0A47F" w14:textId="77777777" w:rsidR="00220A95" w:rsidRPr="007553C3" w:rsidRDefault="00220A95" w:rsidP="00D41608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00424BD9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00424BD9" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">his may mean </w:t>
       </w:r>
-      <w:r w:rsidR="00FE521C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00FE521C" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">considering </w:t>
       </w:r>
-      <w:r w:rsidR="00424BD9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00424BD9" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>new adjustments as new situations emerge.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362070" w:rsidRDefault="00220A95" w:rsidP="00D41608">
+    <w:p w14:paraId="718F6109" w14:textId="2FADCE0D" w:rsidR="005E4397" w:rsidRPr="007553C3" w:rsidRDefault="27FA1735" w:rsidP="00CF71A2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In any event your </w:t>
       </w:r>
-      <w:r w:rsidR="00EA5591">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="15E0B01B" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> should meet with you to explore the impact of any proposed change and the</w:t>
       </w:r>
-      <w:permStart w:id="684543719" w:edGrp="everyone"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:permStart w:id="1724605061" w:edGrp="everyone"/>
+      <w:permEnd w:id="1724605061"/>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> options available.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00362070" w:rsidSect="00FA7280">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId24"/>
+    <w:p w14:paraId="554820A0" w14:textId="3603911D" w:rsidR="005E4397" w:rsidRPr="007553C3" w:rsidRDefault="006447D9" w:rsidP="005E4397">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please note that a</w:t>
+      </w:r>
+      <w:r w:rsidR="00204A9F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ny equipment purchased</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including with Access 2 Work assistance, </w:t>
+      </w:r>
+      <w:r w:rsidR="00204A9F" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">becomes the property of the Employer. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6D0A225D" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Should the equipment be no longer required, or in the event that you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leave </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84C39" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>employment</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84C39" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Scottish Borders Council</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, the equipment must be returned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D94EF5" w14:textId="46E192B8" w:rsidR="00885813" w:rsidRPr="007553C3" w:rsidRDefault="00885813" w:rsidP="005E4397">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where practicable you should return this yourself to your line manager, or </w:t>
+      </w:r>
+      <w:r w:rsidR="005E4397" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if not, arrange for your line manager to have the equipment collected</w:t>
+      </w:r>
+      <w:r w:rsidR="577489FE" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="000558C3" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">storage / and </w:t>
+      </w:r>
+      <w:r w:rsidR="577489FE" w:rsidRPr="007553C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>re-use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A808840" w14:textId="77777777" w:rsidR="000558C3" w:rsidRPr="005350E0" w:rsidRDefault="000558C3" w:rsidP="000558C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="000558C3" w:rsidRPr="005350E0" w:rsidSect="00FA7280">
+      <w:headerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1797" w:bottom="1440" w:left="1797" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="9" w:author="Davidson, Iain" w:date="2026-04-06T14:39:00Z" w:initials="ID">
+    <w:p w14:paraId="0AF09AFE" w14:textId="77777777" w:rsidR="007C4649" w:rsidRDefault="007C4649" w:rsidP="007C4649">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Can we put in contact details?</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="10" w:author="Maclean, Dee" w:date="2026-04-07T11:17:00Z" w:initials="MD">
+    <w:p w14:paraId="770C580F" w14:textId="5E05C42B" w:rsidR="009D3064" w:rsidRDefault="009D3064">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="67211C42">
+        <w:t>Will do when JG replies</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="11" w:author="Maclean, Dee" w:date="2026-02-11T16:55:00Z" w:initials="DM">
+    <w:p w14:paraId="6A17D387" w14:textId="77777777" w:rsidR="004D19B4" w:rsidRDefault="004D19B4" w:rsidP="004D19B4">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Do we need an Agreement and if so, how prompted?</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="12" w:author="Davidson, Iain" w:date="2026-04-06T14:42:00Z" w:initials="ID">
+    <w:p w14:paraId="3A46D0C5" w14:textId="77777777" w:rsidR="007C4649" w:rsidRDefault="007C4649" w:rsidP="007C4649">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>It should be recorded in some way so everyone is clear but I don’t think we need a formal agreement.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="23" w:author="Davidson, Iain" w:date="2026-04-07T03:09:00Z" w:initials="DI">
+    <w:p w14:paraId="06A3239C" w14:textId="77777777" w:rsidR="00C462C2" w:rsidRDefault="00C462C2">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="7F524FDF">
+        <w:t>Is this when the equipment is no longer required?</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="24" w:author="Maclean, Dee" w:date="2026-04-08T16:53:00Z" w:initials="MD">
+    <w:p w14:paraId="3B99CD9F" w14:textId="77777777" w:rsidR="00C462C2" w:rsidRDefault="00C462C2">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="6B18FADC">
+        <w:t>it's when they leave employment it triggers an alert in business world to remind the manager</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="25" w:author="Davidson, Iain" w:date="2026-04-08T17:01:00Z" w:initials="ID">
+    <w:p w14:paraId="16721E36" w14:textId="77777777" w:rsidR="00C462C2" w:rsidRDefault="00C462C2" w:rsidP="00924ACB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>We would I think want to also cover off what happens when equipment is no longer required, given these arrangements are kept under review.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="26" w:author="Davidson, Iain" w:date="2026-04-07T10:09:00Z" w:initials="DI">
+    <w:p w14:paraId="35259166" w14:textId="6C03C64E" w:rsidR="009D3064" w:rsidRDefault="009D3064">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="194F34A8">
+        <w:t>As previous comment.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="27" w:author="Maclean, Dee" w:date="2026-04-08T17:03:00Z" w:initials="MD">
+    <w:p w14:paraId="28351EE7" w14:textId="171134E0" w:rsidR="005F674D" w:rsidRDefault="005F674D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="6583DE63">
+        <w:t>hopefully the above comment and amendments covers it better.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="0AF09AFE" w15:done="1"/>
+  <w15:commentEx w15:paraId="770C580F" w15:paraIdParent="0AF09AFE" w15:done="1"/>
+  <w15:commentEx w15:paraId="6A17D387" w15:done="1"/>
+  <w15:commentEx w15:paraId="3A46D0C5" w15:paraIdParent="6A17D387" w15:done="1"/>
+  <w15:commentEx w15:paraId="06A3239C" w15:done="1"/>
+  <w15:commentEx w15:paraId="3B99CD9F" w15:paraIdParent="06A3239C" w15:done="1"/>
+  <w15:commentEx w15:paraId="16721E36" w15:paraIdParent="06A3239C" w15:done="1"/>
+  <w15:commentEx w15:paraId="35259166" w15:done="1"/>
+  <w15:commentEx w15:paraId="28351EE7" w15:paraIdParent="35259166" w15:done="1"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="56C4A4A2" w16cex:dateUtc="2026-04-06T13:39:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="6CCFD1B6" w16cex:dateUtc="2026-04-07T10:17:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="23BC0E83" w16cex:dateUtc="2026-02-11T16:55:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="64F6ADE5" w16cex:dateUtc="2026-04-06T13:42:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="402DFCAC" w16cex:dateUtc="2026-04-07T09:09:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="23029F27" w16cex:dateUtc="2026-04-08T15:53:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="0C5E6161" w16cex:dateUtc="2026-04-08T16:01:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="37E7D309" w16cex:dateUtc="2026-04-07T09:09:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="32425AE1" w16cex:dateUtc="2026-04-08T16:03:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="0AF09AFE" w16cid:durableId="56C4A4A2"/>
+  <w16cid:commentId w16cid:paraId="770C580F" w16cid:durableId="6CCFD1B6"/>
+  <w16cid:commentId w16cid:paraId="6A17D387" w16cid:durableId="23BC0E83"/>
+  <w16cid:commentId w16cid:paraId="3A46D0C5" w16cid:durableId="64F6ADE5"/>
+  <w16cid:commentId w16cid:paraId="06A3239C" w16cid:durableId="402DFCAC"/>
+  <w16cid:commentId w16cid:paraId="3B99CD9F" w16cid:durableId="23029F27"/>
+  <w16cid:commentId w16cid:paraId="16721E36" w16cid:durableId="0C5E6161"/>
+  <w16cid:commentId w16cid:paraId="35259166" w16cid:durableId="37E7D309"/>
+  <w16cid:commentId w16cid:paraId="28351EE7" w16cid:durableId="32425AE1"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D61122" w:rsidRDefault="00D61122">
+    <w:p w14:paraId="2E026EB2" w14:textId="77777777" w:rsidR="008110D6" w:rsidRDefault="008110D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D61122" w:rsidRDefault="00D61122">
+    <w:p w14:paraId="510E6E99" w14:textId="77777777" w:rsidR="008110D6" w:rsidRDefault="008110D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Futura Md BT">
-    <w:altName w:val="Futura Md BT"/>
+    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
-    <w:panose1 w:val="020B0704020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="008E3FBB" w:rsidRPr="00333989" w:rsidRDefault="008E3FBB" w:rsidP="00F05143">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71F6592A" w14:textId="77777777" w:rsidR="008E3FBB" w:rsidRPr="00333989" w:rsidRDefault="008E3FBB" w:rsidP="00F05143">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00333989">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00333989">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00333989">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00333989">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C23E51">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00333989">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="008E3FBB" w:rsidRPr="009B2E0F" w:rsidRDefault="008E3FBB">
+  <w:p w14:paraId="12C78291" w14:textId="36E20C72" w:rsidR="008E3FBB" w:rsidRPr="009B2E0F" w:rsidRDefault="008E3FBB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009B2E0F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Reasonable Adjustments Policy </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005E0D39">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>March</w:t>
+      <w:t xml:space="preserve">April </w:t>
     </w:r>
     <w:r w:rsidRPr="009B2E0F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2020 version 3</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="005E0D39">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009B2E0F">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> version </w:t>
+    </w:r>
+    <w:r w:rsidR="005E0D39">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D61122" w:rsidRDefault="00D61122">
+    <w:p w14:paraId="056099BD" w14:textId="77777777" w:rsidR="008110D6" w:rsidRDefault="008110D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D61122" w:rsidRDefault="00D61122">
+    <w:p w14:paraId="3F15119F" w14:textId="77777777" w:rsidR="008110D6" w:rsidRDefault="008110D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="008E3FBB" w:rsidRDefault="008E3FBB" w:rsidP="00115EE4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D2920C5" w14:textId="3297723E" w:rsidR="008E3FBB" w:rsidRDefault="072EA2C1" w:rsidP="072EA2C1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r w:rsidRPr="072EA2C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>HR POLICIES, PROCEDURES &amp; GUIDELINES</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="08AA2702" w14:textId="280A2A5E" w:rsidR="008E3FBB" w:rsidRDefault="008E3FBB" w:rsidP="00115EE4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...140 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10096996" wp14:editId="54244B79">
-[...45 lines deleted...]
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F7052B4" wp14:editId="63216C86">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22663CC5" wp14:editId="4736154D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5404485</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-31115</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="619125" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="9525" b="7620"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 13" descr="EIA Kite Mark 01"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 13" descr="EIA Kite Mark 01"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="619125" cy="563880"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="008E3FBB" w:rsidRDefault="008E3FBB">
+  <w:p w14:paraId="6F4598E7" w14:textId="1CB4685B" w:rsidR="072EA2C1" w:rsidRDefault="072EA2C1" w:rsidP="072EA2C1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4153"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60D77E8E" wp14:editId="670A1F0A">
+          <wp:extent cx="1200150" cy="514350"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="489164215" name="drawing" title="C:\Users\EFabry\Pictures\SBClogo432.jpg"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="489164215" name="Picture 489164215"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1200150" cy="514350"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="02A739F8" w14:textId="77777777" w:rsidR="008E3FBB" w:rsidRDefault="008E3FBB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00613525"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2ABE2160"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01442F62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B48DDCE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14533,51 +16849,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="039E636B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="76368FB8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A55023C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC884404"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14646,51 +17075,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B3F293C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="802EE964"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10F41F47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85CA0E80"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14759,51 +17301,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16F90FEF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FCEA25A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B511F2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5598032A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14872,51 +17527,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BBD65C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9CF61344"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="206209B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="222428D4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14985,51 +17753,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="285B70B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73564E1C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15098,51 +17866,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2876608B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA50A20A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15211,51 +17979,277 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33933B12"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A29CA5DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3616282E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="285E0BF4"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36634510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FF294FA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15324,51 +18318,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36D9672C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7CFC5C7E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B723C10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08DAEDD4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15437,192 +18544,418 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DE36598"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="77DEDA1E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F7812FF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DCFAF0C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="404C7013"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B0D08CBE"/>
+    <w:lvl w:ilvl="0" w:tplc="348C489C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47456553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E45AFAFE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15691,51 +19024,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48F055FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDCC65F2"/>
     <w:lvl w:ilvl="0" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -15780,51 +19113,616 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4961506C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2C2E48C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49BE3CC9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="61AEC0F2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A5A318A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4DF409DC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E5E1F8E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9050B17E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="543D72BB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="687AA1FA"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B952ABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0E8E246"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15893,51 +19791,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="612B705A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AC40800"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16006,51 +19904,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62076C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1689738"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16119,51 +20017,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="630870C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B18CC902"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -16232,51 +20130,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63393AF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C21AFC1C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16345,51 +20243,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="640D1253"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77E6202E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16458,51 +20356,277 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66064D66"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1DB28B2C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67D815EA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B0A4FE5C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B032E48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FE42F46"/>
     <w:lvl w:ilvl="0" w:tplc="348C489C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16599,51 +20723,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DEB1C54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08920B66"/>
     <w:lvl w:ilvl="0" w:tplc="348C489C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16740,51 +20864,390 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FE15132"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3D764E64"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71870B9D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C6006718"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74A418EC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B6B4B9D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75C26EC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="162C0C80"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16853,51 +21316,277 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="761C6F6D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CEE4B38A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="774A299D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3B582A4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78023F78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EE210B2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16966,602 +21655,1367 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1200436451">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="37125021">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="268974584">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="306667353">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="210507274">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="8366">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="474107358">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1867791923">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2117945107">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="363332760">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1499728317">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1993024217">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="500048503">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="842205375">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1931816521">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1667048986">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="17" w16cid:durableId="1474104521">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="18" w16cid:durableId="1482111874">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="847670272">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="74939819">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="362554195">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1038091412">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1145975373">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1604070247">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="692389580">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="482548120">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1190686211">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="971789619">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="473643096">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="816721843">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="186606457">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="154734692">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="647365006">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1898734400">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1508058850">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1372026789">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1133059366">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="38" w16cid:durableId="333147227">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="5">
-[...38 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="39" w16cid:durableId="954094551">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="19">
-[...2 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="40" w16cid:durableId="479349278">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="41" w16cid:durableId="1913812572">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="22">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="42" w16cid:durableId="1643924790">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1262420724">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1509295389">
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Davidson, Iain">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::IDavidson@scotborders.gov.uk::5b49c2fd-d17f-48cc-bf6b-0424c94c0426"/>
+  </w15:person>
+  <w15:person w15:author="Maclean, Dee">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::dmaclean@scotborders.gov.uk::1e4d0c14-fdb2-4b74-960e-c2a5051d78c5"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C10A6F"/>
     <w:rsid w:val="00000705"/>
+    <w:rsid w:val="00002781"/>
     <w:rsid w:val="00002B70"/>
     <w:rsid w:val="000131E3"/>
     <w:rsid w:val="000156E9"/>
+    <w:rsid w:val="000246D1"/>
     <w:rsid w:val="00027A4A"/>
     <w:rsid w:val="000332CD"/>
+    <w:rsid w:val="000368D3"/>
     <w:rsid w:val="00037106"/>
     <w:rsid w:val="000377A0"/>
+    <w:rsid w:val="00040FE2"/>
     <w:rsid w:val="00042CC4"/>
     <w:rsid w:val="00043A00"/>
     <w:rsid w:val="00053EED"/>
+    <w:rsid w:val="000558C3"/>
+    <w:rsid w:val="0005689A"/>
     <w:rsid w:val="00057808"/>
+    <w:rsid w:val="000604E1"/>
+    <w:rsid w:val="00070949"/>
+    <w:rsid w:val="00071033"/>
+    <w:rsid w:val="0007716B"/>
     <w:rsid w:val="00077808"/>
     <w:rsid w:val="00080799"/>
     <w:rsid w:val="00090938"/>
     <w:rsid w:val="00091AAB"/>
     <w:rsid w:val="00093321"/>
     <w:rsid w:val="0009379D"/>
     <w:rsid w:val="000940C1"/>
     <w:rsid w:val="000945C4"/>
     <w:rsid w:val="000957AA"/>
     <w:rsid w:val="00097034"/>
     <w:rsid w:val="000A04F7"/>
+    <w:rsid w:val="000A0D48"/>
     <w:rsid w:val="000A13E1"/>
     <w:rsid w:val="000A20F7"/>
     <w:rsid w:val="000A586F"/>
     <w:rsid w:val="000A5906"/>
+    <w:rsid w:val="000A6750"/>
+    <w:rsid w:val="000B2371"/>
     <w:rsid w:val="000C7D20"/>
     <w:rsid w:val="000D6F02"/>
+    <w:rsid w:val="000E1B47"/>
+    <w:rsid w:val="000E1DF6"/>
+    <w:rsid w:val="000E50D1"/>
     <w:rsid w:val="000F173A"/>
+    <w:rsid w:val="000F4382"/>
+    <w:rsid w:val="00100956"/>
+    <w:rsid w:val="00112586"/>
     <w:rsid w:val="00115EE4"/>
+    <w:rsid w:val="0011629A"/>
     <w:rsid w:val="0011687B"/>
     <w:rsid w:val="0012201D"/>
     <w:rsid w:val="0013096F"/>
     <w:rsid w:val="0013398B"/>
     <w:rsid w:val="0013669D"/>
+    <w:rsid w:val="001417C5"/>
     <w:rsid w:val="0014218E"/>
+    <w:rsid w:val="001427D6"/>
     <w:rsid w:val="00143C20"/>
+    <w:rsid w:val="001444E4"/>
+    <w:rsid w:val="00145F47"/>
+    <w:rsid w:val="00151BB2"/>
     <w:rsid w:val="00154B48"/>
+    <w:rsid w:val="00154BB1"/>
     <w:rsid w:val="001607BF"/>
+    <w:rsid w:val="001629AF"/>
+    <w:rsid w:val="001706D3"/>
     <w:rsid w:val="00171476"/>
+    <w:rsid w:val="00174883"/>
+    <w:rsid w:val="00176C4A"/>
+    <w:rsid w:val="0018492D"/>
+    <w:rsid w:val="001857B1"/>
     <w:rsid w:val="00187882"/>
+    <w:rsid w:val="00191E94"/>
+    <w:rsid w:val="001A21DC"/>
     <w:rsid w:val="001A363A"/>
     <w:rsid w:val="001A3D86"/>
+    <w:rsid w:val="001A3DD9"/>
     <w:rsid w:val="001A54CD"/>
+    <w:rsid w:val="001A682B"/>
+    <w:rsid w:val="001B7399"/>
+    <w:rsid w:val="001B74C4"/>
+    <w:rsid w:val="001B7C24"/>
+    <w:rsid w:val="001C68AD"/>
     <w:rsid w:val="001D21AD"/>
+    <w:rsid w:val="001D2E03"/>
     <w:rsid w:val="001E0FB0"/>
     <w:rsid w:val="001E13C3"/>
     <w:rsid w:val="001E519B"/>
+    <w:rsid w:val="001F596A"/>
+    <w:rsid w:val="00204A9F"/>
+    <w:rsid w:val="002106C2"/>
     <w:rsid w:val="00217961"/>
     <w:rsid w:val="00220A95"/>
+    <w:rsid w:val="00224F6B"/>
     <w:rsid w:val="00227683"/>
+    <w:rsid w:val="002301F9"/>
     <w:rsid w:val="002411D3"/>
     <w:rsid w:val="00246B3F"/>
+    <w:rsid w:val="00247BBF"/>
+    <w:rsid w:val="00257687"/>
     <w:rsid w:val="002605CC"/>
+    <w:rsid w:val="00262486"/>
+    <w:rsid w:val="00283E06"/>
+    <w:rsid w:val="0028506B"/>
+    <w:rsid w:val="00293F34"/>
+    <w:rsid w:val="00294743"/>
+    <w:rsid w:val="00295341"/>
+    <w:rsid w:val="00295CCA"/>
+    <w:rsid w:val="0029713D"/>
     <w:rsid w:val="002A35F4"/>
     <w:rsid w:val="002A5072"/>
     <w:rsid w:val="002A5B00"/>
     <w:rsid w:val="002A6353"/>
+    <w:rsid w:val="002A6472"/>
+    <w:rsid w:val="002B1C47"/>
+    <w:rsid w:val="002B26B3"/>
     <w:rsid w:val="002B3730"/>
     <w:rsid w:val="002D075D"/>
     <w:rsid w:val="002D0834"/>
+    <w:rsid w:val="002D2F89"/>
     <w:rsid w:val="002D6B71"/>
     <w:rsid w:val="002F133D"/>
     <w:rsid w:val="002F2F4A"/>
     <w:rsid w:val="003006FD"/>
+    <w:rsid w:val="00301D6A"/>
     <w:rsid w:val="00302D5B"/>
     <w:rsid w:val="003124F7"/>
     <w:rsid w:val="00313C57"/>
+    <w:rsid w:val="00315588"/>
+    <w:rsid w:val="003206ED"/>
+    <w:rsid w:val="00324DBA"/>
     <w:rsid w:val="00325603"/>
     <w:rsid w:val="00333989"/>
+    <w:rsid w:val="00335DA8"/>
     <w:rsid w:val="003361FA"/>
     <w:rsid w:val="0034387F"/>
     <w:rsid w:val="00343AF8"/>
     <w:rsid w:val="00343C38"/>
     <w:rsid w:val="003448B6"/>
+    <w:rsid w:val="003466E1"/>
     <w:rsid w:val="00350A96"/>
     <w:rsid w:val="00350F0D"/>
+    <w:rsid w:val="003517F1"/>
     <w:rsid w:val="003546FB"/>
+    <w:rsid w:val="00357A8F"/>
     <w:rsid w:val="0036117C"/>
     <w:rsid w:val="00362070"/>
     <w:rsid w:val="00370CC8"/>
+    <w:rsid w:val="003729EE"/>
+    <w:rsid w:val="00372C51"/>
     <w:rsid w:val="00377D20"/>
     <w:rsid w:val="00382092"/>
+    <w:rsid w:val="003849E3"/>
+    <w:rsid w:val="003859F6"/>
     <w:rsid w:val="003902CE"/>
+    <w:rsid w:val="00392D7E"/>
+    <w:rsid w:val="00392F1D"/>
+    <w:rsid w:val="00394CAF"/>
     <w:rsid w:val="003A0DD9"/>
+    <w:rsid w:val="003A14CB"/>
+    <w:rsid w:val="003A5448"/>
     <w:rsid w:val="003B121A"/>
+    <w:rsid w:val="003B15D5"/>
     <w:rsid w:val="003B1B27"/>
+    <w:rsid w:val="003B22E6"/>
     <w:rsid w:val="003B64EE"/>
     <w:rsid w:val="003B6533"/>
     <w:rsid w:val="003B79BC"/>
     <w:rsid w:val="003C22B5"/>
     <w:rsid w:val="003C5A95"/>
     <w:rsid w:val="003D1262"/>
+    <w:rsid w:val="003D1A28"/>
     <w:rsid w:val="003D5709"/>
     <w:rsid w:val="003D6881"/>
     <w:rsid w:val="003D7300"/>
     <w:rsid w:val="003E0C96"/>
     <w:rsid w:val="003E0E4F"/>
+    <w:rsid w:val="003E423E"/>
     <w:rsid w:val="003E734A"/>
+    <w:rsid w:val="003F1153"/>
+    <w:rsid w:val="003F67D8"/>
     <w:rsid w:val="003F6E41"/>
     <w:rsid w:val="00400FD7"/>
+    <w:rsid w:val="00402697"/>
+    <w:rsid w:val="00406957"/>
     <w:rsid w:val="004070D7"/>
     <w:rsid w:val="004105AF"/>
     <w:rsid w:val="004112BA"/>
     <w:rsid w:val="0041151D"/>
+    <w:rsid w:val="00413032"/>
+    <w:rsid w:val="00414042"/>
+    <w:rsid w:val="00415E15"/>
     <w:rsid w:val="004173A3"/>
     <w:rsid w:val="00424BD9"/>
+    <w:rsid w:val="00432CAC"/>
     <w:rsid w:val="004338C8"/>
+    <w:rsid w:val="00436623"/>
+    <w:rsid w:val="0044246A"/>
+    <w:rsid w:val="004460AE"/>
+    <w:rsid w:val="00447BCA"/>
     <w:rsid w:val="00452794"/>
+    <w:rsid w:val="00454B52"/>
     <w:rsid w:val="00462A6C"/>
+    <w:rsid w:val="00471992"/>
     <w:rsid w:val="0048268F"/>
     <w:rsid w:val="00482BB8"/>
     <w:rsid w:val="00483BD0"/>
+    <w:rsid w:val="00490310"/>
+    <w:rsid w:val="00491509"/>
+    <w:rsid w:val="00495B0C"/>
+    <w:rsid w:val="00496C86"/>
     <w:rsid w:val="0049776B"/>
     <w:rsid w:val="004A036D"/>
     <w:rsid w:val="004A41FB"/>
     <w:rsid w:val="004A454D"/>
+    <w:rsid w:val="004A7370"/>
     <w:rsid w:val="004C2B97"/>
+    <w:rsid w:val="004C5A7B"/>
+    <w:rsid w:val="004C6B69"/>
+    <w:rsid w:val="004D1158"/>
+    <w:rsid w:val="004D19B4"/>
     <w:rsid w:val="004D731B"/>
+    <w:rsid w:val="004F1E8B"/>
     <w:rsid w:val="00500B28"/>
+    <w:rsid w:val="00501C84"/>
+    <w:rsid w:val="00501D4B"/>
     <w:rsid w:val="0050394F"/>
     <w:rsid w:val="00503B38"/>
     <w:rsid w:val="00507DCE"/>
     <w:rsid w:val="00516FCF"/>
+    <w:rsid w:val="00530ED1"/>
     <w:rsid w:val="00534DF8"/>
+    <w:rsid w:val="005350E0"/>
+    <w:rsid w:val="005365D7"/>
+    <w:rsid w:val="0053771D"/>
+    <w:rsid w:val="00541E4E"/>
+    <w:rsid w:val="00543767"/>
+    <w:rsid w:val="00545FBF"/>
+    <w:rsid w:val="005471BA"/>
+    <w:rsid w:val="00547AFF"/>
     <w:rsid w:val="00551441"/>
     <w:rsid w:val="00551949"/>
+    <w:rsid w:val="0055286D"/>
     <w:rsid w:val="0056198F"/>
     <w:rsid w:val="00562161"/>
+    <w:rsid w:val="005627FE"/>
     <w:rsid w:val="005648B0"/>
+    <w:rsid w:val="00570E04"/>
+    <w:rsid w:val="00574484"/>
     <w:rsid w:val="0057614A"/>
+    <w:rsid w:val="005821F3"/>
+    <w:rsid w:val="00583909"/>
+    <w:rsid w:val="005841E7"/>
+    <w:rsid w:val="0058554A"/>
     <w:rsid w:val="00592AB1"/>
+    <w:rsid w:val="00595BFB"/>
     <w:rsid w:val="0059723E"/>
+    <w:rsid w:val="005979BE"/>
     <w:rsid w:val="005A01B6"/>
     <w:rsid w:val="005A06EF"/>
+    <w:rsid w:val="005A15D1"/>
     <w:rsid w:val="005A3E80"/>
+    <w:rsid w:val="005A4807"/>
+    <w:rsid w:val="005A6E42"/>
+    <w:rsid w:val="005B10B1"/>
+    <w:rsid w:val="005B1C44"/>
     <w:rsid w:val="005B45E3"/>
     <w:rsid w:val="005B5D1A"/>
+    <w:rsid w:val="005C204B"/>
     <w:rsid w:val="005C239A"/>
     <w:rsid w:val="005C3A99"/>
     <w:rsid w:val="005C4197"/>
+    <w:rsid w:val="005C4480"/>
     <w:rsid w:val="005C4CFE"/>
     <w:rsid w:val="005C5B91"/>
+    <w:rsid w:val="005C7764"/>
+    <w:rsid w:val="005D27A2"/>
     <w:rsid w:val="005D71BF"/>
+    <w:rsid w:val="005E0D39"/>
     <w:rsid w:val="005E2A8B"/>
+    <w:rsid w:val="005E4397"/>
+    <w:rsid w:val="005E4548"/>
     <w:rsid w:val="005E4B54"/>
+    <w:rsid w:val="005F674D"/>
+    <w:rsid w:val="0060017B"/>
+    <w:rsid w:val="006017BD"/>
     <w:rsid w:val="006041BA"/>
     <w:rsid w:val="006077B2"/>
+    <w:rsid w:val="00607BEF"/>
     <w:rsid w:val="00614CD7"/>
     <w:rsid w:val="00617D20"/>
+    <w:rsid w:val="006226D9"/>
     <w:rsid w:val="00626374"/>
     <w:rsid w:val="006305C6"/>
     <w:rsid w:val="006350A9"/>
     <w:rsid w:val="0063688B"/>
+    <w:rsid w:val="006369DF"/>
+    <w:rsid w:val="0064168D"/>
+    <w:rsid w:val="006447D9"/>
     <w:rsid w:val="0065376F"/>
     <w:rsid w:val="00654578"/>
     <w:rsid w:val="00654D40"/>
+    <w:rsid w:val="006560D9"/>
+    <w:rsid w:val="006602B5"/>
     <w:rsid w:val="006646A6"/>
+    <w:rsid w:val="00683E7B"/>
+    <w:rsid w:val="006864E0"/>
+    <w:rsid w:val="00686D0C"/>
     <w:rsid w:val="00690E48"/>
     <w:rsid w:val="0069337D"/>
     <w:rsid w:val="006965FD"/>
     <w:rsid w:val="006A0815"/>
+    <w:rsid w:val="006A1452"/>
+    <w:rsid w:val="006A4F3D"/>
     <w:rsid w:val="006A5DE9"/>
     <w:rsid w:val="006A60F5"/>
     <w:rsid w:val="006A6B41"/>
+    <w:rsid w:val="006B1A5D"/>
     <w:rsid w:val="006B24B3"/>
+    <w:rsid w:val="006B676B"/>
+    <w:rsid w:val="006B6D1D"/>
+    <w:rsid w:val="006B702F"/>
     <w:rsid w:val="006C094B"/>
     <w:rsid w:val="006C4B4F"/>
     <w:rsid w:val="006D22E0"/>
     <w:rsid w:val="006D6462"/>
+    <w:rsid w:val="006E2EEE"/>
+    <w:rsid w:val="006E3A63"/>
+    <w:rsid w:val="006E41D5"/>
     <w:rsid w:val="006E7859"/>
     <w:rsid w:val="006F110D"/>
     <w:rsid w:val="006F138F"/>
+    <w:rsid w:val="007021D5"/>
     <w:rsid w:val="007033F2"/>
     <w:rsid w:val="00705982"/>
     <w:rsid w:val="007075F2"/>
     <w:rsid w:val="00711A9E"/>
+    <w:rsid w:val="00711E2F"/>
     <w:rsid w:val="00712674"/>
     <w:rsid w:val="00714032"/>
+    <w:rsid w:val="0074124A"/>
+    <w:rsid w:val="007413F0"/>
+    <w:rsid w:val="007553C3"/>
     <w:rsid w:val="00761D32"/>
+    <w:rsid w:val="007635FF"/>
+    <w:rsid w:val="007657A6"/>
+    <w:rsid w:val="0076646C"/>
+    <w:rsid w:val="007679E4"/>
+    <w:rsid w:val="0077046A"/>
+    <w:rsid w:val="00770799"/>
     <w:rsid w:val="0077216C"/>
+    <w:rsid w:val="00780CB9"/>
     <w:rsid w:val="00782CA4"/>
+    <w:rsid w:val="007848B6"/>
+    <w:rsid w:val="00790A42"/>
     <w:rsid w:val="00791981"/>
+    <w:rsid w:val="007947B2"/>
+    <w:rsid w:val="00795621"/>
     <w:rsid w:val="00797224"/>
     <w:rsid w:val="007B0E8B"/>
     <w:rsid w:val="007B379C"/>
     <w:rsid w:val="007B6815"/>
     <w:rsid w:val="007C050D"/>
+    <w:rsid w:val="007C1468"/>
     <w:rsid w:val="007C1AE5"/>
+    <w:rsid w:val="007C4649"/>
+    <w:rsid w:val="007C6A02"/>
     <w:rsid w:val="007C784D"/>
+    <w:rsid w:val="007D56B8"/>
     <w:rsid w:val="007E47C0"/>
     <w:rsid w:val="007E70F7"/>
+    <w:rsid w:val="007F657A"/>
     <w:rsid w:val="008002A4"/>
     <w:rsid w:val="00803914"/>
     <w:rsid w:val="00804766"/>
     <w:rsid w:val="00810A64"/>
+    <w:rsid w:val="008110D6"/>
+    <w:rsid w:val="00821A87"/>
     <w:rsid w:val="008300DF"/>
     <w:rsid w:val="008313B2"/>
     <w:rsid w:val="00832F00"/>
+    <w:rsid w:val="00835019"/>
+    <w:rsid w:val="00835FF7"/>
+    <w:rsid w:val="00841582"/>
     <w:rsid w:val="008430D7"/>
+    <w:rsid w:val="00844DF4"/>
     <w:rsid w:val="00845BD9"/>
     <w:rsid w:val="0084683C"/>
     <w:rsid w:val="00847D8B"/>
     <w:rsid w:val="00850539"/>
     <w:rsid w:val="00850862"/>
     <w:rsid w:val="008559E7"/>
     <w:rsid w:val="00860496"/>
+    <w:rsid w:val="00861FA3"/>
+    <w:rsid w:val="008643D7"/>
     <w:rsid w:val="00865FB9"/>
     <w:rsid w:val="00867BEE"/>
+    <w:rsid w:val="008722E5"/>
     <w:rsid w:val="00881EFB"/>
+    <w:rsid w:val="008852DC"/>
+    <w:rsid w:val="00885813"/>
+    <w:rsid w:val="00893779"/>
+    <w:rsid w:val="0089466C"/>
+    <w:rsid w:val="0089558E"/>
+    <w:rsid w:val="00895A82"/>
+    <w:rsid w:val="008A0E58"/>
     <w:rsid w:val="008A414D"/>
+    <w:rsid w:val="008A6575"/>
+    <w:rsid w:val="008A69F1"/>
     <w:rsid w:val="008B6CBB"/>
+    <w:rsid w:val="008B6E60"/>
+    <w:rsid w:val="008C1C63"/>
+    <w:rsid w:val="008C4A94"/>
     <w:rsid w:val="008C6399"/>
     <w:rsid w:val="008C7ECC"/>
     <w:rsid w:val="008D4E2B"/>
+    <w:rsid w:val="008D61F1"/>
     <w:rsid w:val="008E3FBB"/>
     <w:rsid w:val="008F2ED8"/>
     <w:rsid w:val="008F463F"/>
+    <w:rsid w:val="00902398"/>
     <w:rsid w:val="00907A57"/>
     <w:rsid w:val="00907B0F"/>
+    <w:rsid w:val="00911388"/>
     <w:rsid w:val="009115D2"/>
+    <w:rsid w:val="009138E6"/>
+    <w:rsid w:val="00913A32"/>
+    <w:rsid w:val="00924ACB"/>
+    <w:rsid w:val="00927935"/>
+    <w:rsid w:val="00927BB3"/>
     <w:rsid w:val="00932A24"/>
     <w:rsid w:val="00940026"/>
     <w:rsid w:val="00941E9E"/>
+    <w:rsid w:val="00944B91"/>
+    <w:rsid w:val="009459A9"/>
     <w:rsid w:val="00945EFB"/>
     <w:rsid w:val="00950C28"/>
     <w:rsid w:val="00951C06"/>
     <w:rsid w:val="00953A9D"/>
     <w:rsid w:val="00955EEA"/>
     <w:rsid w:val="00960E64"/>
+    <w:rsid w:val="009610C1"/>
+    <w:rsid w:val="00961D65"/>
+    <w:rsid w:val="0096263F"/>
+    <w:rsid w:val="00965347"/>
     <w:rsid w:val="00967C46"/>
+    <w:rsid w:val="009724C7"/>
     <w:rsid w:val="00977130"/>
     <w:rsid w:val="00981CD6"/>
     <w:rsid w:val="009854FE"/>
     <w:rsid w:val="00987924"/>
+    <w:rsid w:val="00995953"/>
     <w:rsid w:val="009966D6"/>
     <w:rsid w:val="00996D4F"/>
     <w:rsid w:val="009A1185"/>
+    <w:rsid w:val="009A6187"/>
+    <w:rsid w:val="009A75D6"/>
+    <w:rsid w:val="009B045B"/>
     <w:rsid w:val="009B1903"/>
+    <w:rsid w:val="009B23A3"/>
+    <w:rsid w:val="009B246F"/>
     <w:rsid w:val="009B2E0F"/>
     <w:rsid w:val="009B5CA7"/>
+    <w:rsid w:val="009B6870"/>
+    <w:rsid w:val="009B6B46"/>
+    <w:rsid w:val="009C0A2A"/>
+    <w:rsid w:val="009C5998"/>
+    <w:rsid w:val="009D3064"/>
     <w:rsid w:val="009D47D9"/>
     <w:rsid w:val="009D502A"/>
     <w:rsid w:val="009E2D54"/>
     <w:rsid w:val="009E6347"/>
+    <w:rsid w:val="009E6FE3"/>
     <w:rsid w:val="009F1680"/>
+    <w:rsid w:val="009F5455"/>
     <w:rsid w:val="009F6717"/>
+    <w:rsid w:val="00A02591"/>
     <w:rsid w:val="00A02C24"/>
     <w:rsid w:val="00A037AF"/>
+    <w:rsid w:val="00A05EE1"/>
     <w:rsid w:val="00A06367"/>
     <w:rsid w:val="00A17FC3"/>
     <w:rsid w:val="00A27383"/>
     <w:rsid w:val="00A300E3"/>
+    <w:rsid w:val="00A31011"/>
     <w:rsid w:val="00A31AA6"/>
     <w:rsid w:val="00A322EC"/>
+    <w:rsid w:val="00A356D0"/>
     <w:rsid w:val="00A37618"/>
     <w:rsid w:val="00A378FA"/>
     <w:rsid w:val="00A41275"/>
+    <w:rsid w:val="00A42683"/>
     <w:rsid w:val="00A45538"/>
+    <w:rsid w:val="00A46290"/>
     <w:rsid w:val="00A46D19"/>
+    <w:rsid w:val="00A54D02"/>
+    <w:rsid w:val="00A71AD8"/>
+    <w:rsid w:val="00A74B17"/>
     <w:rsid w:val="00A77C12"/>
+    <w:rsid w:val="00A824DB"/>
     <w:rsid w:val="00A86DF8"/>
     <w:rsid w:val="00A877E4"/>
+    <w:rsid w:val="00A9021C"/>
+    <w:rsid w:val="00A90239"/>
     <w:rsid w:val="00A928BB"/>
     <w:rsid w:val="00A96BED"/>
     <w:rsid w:val="00AA151A"/>
     <w:rsid w:val="00AA3AD3"/>
     <w:rsid w:val="00AA4CEC"/>
     <w:rsid w:val="00AA643E"/>
+    <w:rsid w:val="00AA658E"/>
+    <w:rsid w:val="00AB28D2"/>
+    <w:rsid w:val="00AB7248"/>
+    <w:rsid w:val="00AB77FD"/>
     <w:rsid w:val="00AC6EF8"/>
+    <w:rsid w:val="00AD3978"/>
     <w:rsid w:val="00AD3A24"/>
     <w:rsid w:val="00AD41C3"/>
+    <w:rsid w:val="00AD5F3D"/>
+    <w:rsid w:val="00AE04C6"/>
     <w:rsid w:val="00AE1289"/>
+    <w:rsid w:val="00AE4626"/>
     <w:rsid w:val="00AE6BEF"/>
+    <w:rsid w:val="00AE7D91"/>
     <w:rsid w:val="00AF1435"/>
     <w:rsid w:val="00AF6F52"/>
     <w:rsid w:val="00B03257"/>
     <w:rsid w:val="00B05FDC"/>
     <w:rsid w:val="00B06D68"/>
     <w:rsid w:val="00B11781"/>
+    <w:rsid w:val="00B12AE0"/>
     <w:rsid w:val="00B12E1D"/>
     <w:rsid w:val="00B12FE9"/>
+    <w:rsid w:val="00B13C52"/>
+    <w:rsid w:val="00B168F0"/>
     <w:rsid w:val="00B16FE8"/>
+    <w:rsid w:val="00B24342"/>
     <w:rsid w:val="00B24F80"/>
+    <w:rsid w:val="00B317D9"/>
+    <w:rsid w:val="00B32492"/>
     <w:rsid w:val="00B32DF7"/>
     <w:rsid w:val="00B34C6B"/>
+    <w:rsid w:val="00B37EE9"/>
     <w:rsid w:val="00B419D1"/>
     <w:rsid w:val="00B423BB"/>
     <w:rsid w:val="00B47735"/>
     <w:rsid w:val="00B5381E"/>
+    <w:rsid w:val="00B56B84"/>
     <w:rsid w:val="00B63BE6"/>
+    <w:rsid w:val="00B655D2"/>
     <w:rsid w:val="00B667E7"/>
     <w:rsid w:val="00B66E6A"/>
+    <w:rsid w:val="00B704F5"/>
     <w:rsid w:val="00B7095D"/>
+    <w:rsid w:val="00B70B4B"/>
+    <w:rsid w:val="00B758FF"/>
     <w:rsid w:val="00B76C59"/>
     <w:rsid w:val="00B7785D"/>
     <w:rsid w:val="00B81298"/>
+    <w:rsid w:val="00B84133"/>
+    <w:rsid w:val="00B84C39"/>
+    <w:rsid w:val="00B907D4"/>
+    <w:rsid w:val="00B90F72"/>
     <w:rsid w:val="00B910C6"/>
+    <w:rsid w:val="00B94C70"/>
+    <w:rsid w:val="00BA3C7F"/>
+    <w:rsid w:val="00BA4E86"/>
     <w:rsid w:val="00BC0923"/>
+    <w:rsid w:val="00BC2155"/>
     <w:rsid w:val="00BC5CC2"/>
+    <w:rsid w:val="00BD6DF3"/>
+    <w:rsid w:val="00BD73D0"/>
     <w:rsid w:val="00BE000E"/>
     <w:rsid w:val="00BE52FB"/>
+    <w:rsid w:val="00BE70BD"/>
+    <w:rsid w:val="00BF24FB"/>
     <w:rsid w:val="00BF416C"/>
     <w:rsid w:val="00BF5187"/>
+    <w:rsid w:val="00BF6A8A"/>
+    <w:rsid w:val="00C000A8"/>
     <w:rsid w:val="00C00AE2"/>
     <w:rsid w:val="00C10A6F"/>
+    <w:rsid w:val="00C14494"/>
     <w:rsid w:val="00C14C33"/>
     <w:rsid w:val="00C16627"/>
+    <w:rsid w:val="00C16CCF"/>
+    <w:rsid w:val="00C1E1E0"/>
+    <w:rsid w:val="00C23B17"/>
     <w:rsid w:val="00C23E51"/>
     <w:rsid w:val="00C24620"/>
+    <w:rsid w:val="00C24B7E"/>
     <w:rsid w:val="00C26DD2"/>
     <w:rsid w:val="00C40B25"/>
     <w:rsid w:val="00C42227"/>
+    <w:rsid w:val="00C462C2"/>
+    <w:rsid w:val="00C46A49"/>
+    <w:rsid w:val="00C50A2A"/>
+    <w:rsid w:val="00C50BDF"/>
     <w:rsid w:val="00C632C2"/>
+    <w:rsid w:val="00C63ED9"/>
     <w:rsid w:val="00C65530"/>
+    <w:rsid w:val="00C86EF7"/>
+    <w:rsid w:val="00C90FA6"/>
+    <w:rsid w:val="00C95A72"/>
     <w:rsid w:val="00C96484"/>
     <w:rsid w:val="00CA03C6"/>
+    <w:rsid w:val="00CA5BF7"/>
     <w:rsid w:val="00CA6440"/>
+    <w:rsid w:val="00CB1205"/>
+    <w:rsid w:val="00CB3F27"/>
     <w:rsid w:val="00CC27A1"/>
+    <w:rsid w:val="00CC581A"/>
     <w:rsid w:val="00CC6B45"/>
     <w:rsid w:val="00CD01BB"/>
     <w:rsid w:val="00CD1E90"/>
+    <w:rsid w:val="00CD3407"/>
+    <w:rsid w:val="00CD6FA7"/>
+    <w:rsid w:val="00CE0ACD"/>
+    <w:rsid w:val="00CF0F23"/>
     <w:rsid w:val="00CF3045"/>
+    <w:rsid w:val="00CF71A2"/>
     <w:rsid w:val="00D035EA"/>
+    <w:rsid w:val="00D05A17"/>
     <w:rsid w:val="00D06D8A"/>
     <w:rsid w:val="00D07D75"/>
+    <w:rsid w:val="00D12A92"/>
+    <w:rsid w:val="00D14B38"/>
+    <w:rsid w:val="00D15A38"/>
     <w:rsid w:val="00D179D5"/>
+    <w:rsid w:val="00D20112"/>
+    <w:rsid w:val="00D21397"/>
     <w:rsid w:val="00D2287E"/>
     <w:rsid w:val="00D241A6"/>
+    <w:rsid w:val="00D34580"/>
     <w:rsid w:val="00D4027B"/>
     <w:rsid w:val="00D41608"/>
+    <w:rsid w:val="00D44046"/>
+    <w:rsid w:val="00D4458D"/>
+    <w:rsid w:val="00D510F0"/>
     <w:rsid w:val="00D51128"/>
     <w:rsid w:val="00D523DA"/>
+    <w:rsid w:val="00D5311A"/>
     <w:rsid w:val="00D54A8A"/>
     <w:rsid w:val="00D61122"/>
+    <w:rsid w:val="00D644BA"/>
     <w:rsid w:val="00D65256"/>
+    <w:rsid w:val="00D702DA"/>
+    <w:rsid w:val="00D73038"/>
     <w:rsid w:val="00D75D75"/>
     <w:rsid w:val="00D8755C"/>
+    <w:rsid w:val="00D94E80"/>
     <w:rsid w:val="00D96B9A"/>
     <w:rsid w:val="00DA198F"/>
     <w:rsid w:val="00DA46CD"/>
+    <w:rsid w:val="00DA59CE"/>
+    <w:rsid w:val="00DB1D02"/>
     <w:rsid w:val="00DB4F22"/>
     <w:rsid w:val="00DB5644"/>
+    <w:rsid w:val="00DB6EE6"/>
     <w:rsid w:val="00DC759F"/>
     <w:rsid w:val="00DE1B1C"/>
     <w:rsid w:val="00DE5769"/>
     <w:rsid w:val="00DE7F0E"/>
     <w:rsid w:val="00DF5016"/>
+    <w:rsid w:val="00E008A2"/>
+    <w:rsid w:val="00E022F2"/>
+    <w:rsid w:val="00E05519"/>
+    <w:rsid w:val="00E129FF"/>
     <w:rsid w:val="00E21F6C"/>
     <w:rsid w:val="00E30971"/>
     <w:rsid w:val="00E3281D"/>
+    <w:rsid w:val="00E3776A"/>
     <w:rsid w:val="00E4129D"/>
+    <w:rsid w:val="00E4262A"/>
+    <w:rsid w:val="00E42FED"/>
     <w:rsid w:val="00E442EB"/>
     <w:rsid w:val="00E44878"/>
     <w:rsid w:val="00E50F82"/>
     <w:rsid w:val="00E52E5B"/>
+    <w:rsid w:val="00E53463"/>
+    <w:rsid w:val="00E54BB3"/>
     <w:rsid w:val="00E6027F"/>
     <w:rsid w:val="00E72781"/>
     <w:rsid w:val="00E77C9D"/>
     <w:rsid w:val="00E8564D"/>
     <w:rsid w:val="00E85AB7"/>
+    <w:rsid w:val="00E9140A"/>
     <w:rsid w:val="00E91F98"/>
     <w:rsid w:val="00E92356"/>
     <w:rsid w:val="00EA3082"/>
     <w:rsid w:val="00EA5591"/>
     <w:rsid w:val="00EB11A1"/>
+    <w:rsid w:val="00EC0218"/>
     <w:rsid w:val="00EC18D9"/>
+    <w:rsid w:val="00ED1070"/>
     <w:rsid w:val="00ED1DEA"/>
     <w:rsid w:val="00ED225E"/>
+    <w:rsid w:val="00ED26B7"/>
     <w:rsid w:val="00ED45C8"/>
+    <w:rsid w:val="00ED72A9"/>
+    <w:rsid w:val="00ED7F40"/>
     <w:rsid w:val="00EF00F3"/>
     <w:rsid w:val="00EF309E"/>
+    <w:rsid w:val="00EF4660"/>
     <w:rsid w:val="00F00EE8"/>
     <w:rsid w:val="00F03E40"/>
+    <w:rsid w:val="00F044B6"/>
     <w:rsid w:val="00F05143"/>
     <w:rsid w:val="00F05F1D"/>
+    <w:rsid w:val="00F11890"/>
     <w:rsid w:val="00F12885"/>
     <w:rsid w:val="00F1378E"/>
+    <w:rsid w:val="00F14736"/>
+    <w:rsid w:val="00F20A68"/>
+    <w:rsid w:val="00F2266A"/>
+    <w:rsid w:val="00F229A2"/>
     <w:rsid w:val="00F2334E"/>
     <w:rsid w:val="00F239A7"/>
     <w:rsid w:val="00F25101"/>
+    <w:rsid w:val="00F27CF2"/>
+    <w:rsid w:val="00F306E3"/>
     <w:rsid w:val="00F31B28"/>
+    <w:rsid w:val="00F34B60"/>
     <w:rsid w:val="00F358B6"/>
     <w:rsid w:val="00F36BF3"/>
     <w:rsid w:val="00F37280"/>
     <w:rsid w:val="00F44837"/>
     <w:rsid w:val="00F44CAF"/>
     <w:rsid w:val="00F452B8"/>
     <w:rsid w:val="00F47278"/>
     <w:rsid w:val="00F50853"/>
+    <w:rsid w:val="00F513DC"/>
     <w:rsid w:val="00F518D8"/>
     <w:rsid w:val="00F54E4B"/>
     <w:rsid w:val="00F57B1E"/>
     <w:rsid w:val="00F61E2F"/>
+    <w:rsid w:val="00F638C6"/>
+    <w:rsid w:val="00F662E5"/>
+    <w:rsid w:val="00F6657E"/>
+    <w:rsid w:val="00F73447"/>
+    <w:rsid w:val="00F76087"/>
+    <w:rsid w:val="00F77872"/>
+    <w:rsid w:val="00F83FAD"/>
     <w:rsid w:val="00F8688C"/>
+    <w:rsid w:val="00F87F56"/>
+    <w:rsid w:val="00F90BDC"/>
+    <w:rsid w:val="00F91CCB"/>
     <w:rsid w:val="00FA0E89"/>
     <w:rsid w:val="00FA1CDB"/>
+    <w:rsid w:val="00FA2B61"/>
     <w:rsid w:val="00FA5961"/>
     <w:rsid w:val="00FA68F8"/>
     <w:rsid w:val="00FA7280"/>
+    <w:rsid w:val="00FB5987"/>
+    <w:rsid w:val="00FC262F"/>
     <w:rsid w:val="00FC6DC2"/>
     <w:rsid w:val="00FC7F59"/>
+    <w:rsid w:val="00FD0350"/>
+    <w:rsid w:val="00FD2B71"/>
     <w:rsid w:val="00FD36E8"/>
     <w:rsid w:val="00FD462B"/>
     <w:rsid w:val="00FD46B2"/>
     <w:rsid w:val="00FD55D4"/>
     <w:rsid w:val="00FD625D"/>
+    <w:rsid w:val="00FD7591"/>
+    <w:rsid w:val="00FE0B09"/>
     <w:rsid w:val="00FE521C"/>
     <w:rsid w:val="00FE5E31"/>
     <w:rsid w:val="00FF2D7D"/>
+    <w:rsid w:val="00FF38F0"/>
+    <w:rsid w:val="00FF40EF"/>
     <w:rsid w:val="00FF6705"/>
+    <w:rsid w:val="0168B762"/>
+    <w:rsid w:val="0239C75C"/>
+    <w:rsid w:val="026A31EE"/>
+    <w:rsid w:val="028FF461"/>
+    <w:rsid w:val="02D514B7"/>
+    <w:rsid w:val="03A94F7F"/>
+    <w:rsid w:val="0401CA3A"/>
+    <w:rsid w:val="04457E36"/>
+    <w:rsid w:val="04C63401"/>
+    <w:rsid w:val="05489E34"/>
+    <w:rsid w:val="06373B13"/>
+    <w:rsid w:val="06526CB0"/>
+    <w:rsid w:val="067E2EB2"/>
+    <w:rsid w:val="06F0D0F9"/>
+    <w:rsid w:val="072EA2C1"/>
+    <w:rsid w:val="08747B65"/>
+    <w:rsid w:val="08E8CEF5"/>
+    <w:rsid w:val="0AC6CE7F"/>
+    <w:rsid w:val="0B59B55B"/>
+    <w:rsid w:val="0C167231"/>
+    <w:rsid w:val="0C858F8B"/>
+    <w:rsid w:val="0CBBF0D9"/>
+    <w:rsid w:val="0D15135F"/>
+    <w:rsid w:val="0D274FF4"/>
+    <w:rsid w:val="0E116F6A"/>
+    <w:rsid w:val="0F08F683"/>
+    <w:rsid w:val="0F0FDD69"/>
+    <w:rsid w:val="0F68437F"/>
+    <w:rsid w:val="10581C6E"/>
+    <w:rsid w:val="10E4655D"/>
+    <w:rsid w:val="10F2C97C"/>
+    <w:rsid w:val="111461AB"/>
+    <w:rsid w:val="11272DFB"/>
+    <w:rsid w:val="11831711"/>
+    <w:rsid w:val="11C6089B"/>
+    <w:rsid w:val="11D51E53"/>
+    <w:rsid w:val="11F2D4A0"/>
+    <w:rsid w:val="122A54D2"/>
+    <w:rsid w:val="123CA2CC"/>
+    <w:rsid w:val="12B76EE3"/>
+    <w:rsid w:val="136BE4DE"/>
+    <w:rsid w:val="137E8B64"/>
+    <w:rsid w:val="13A0C0DD"/>
+    <w:rsid w:val="13ADE7EF"/>
+    <w:rsid w:val="13BB3706"/>
+    <w:rsid w:val="13D55D16"/>
+    <w:rsid w:val="1451B258"/>
+    <w:rsid w:val="14532A21"/>
+    <w:rsid w:val="14542293"/>
+    <w:rsid w:val="14A30A41"/>
+    <w:rsid w:val="14D726C9"/>
+    <w:rsid w:val="156AE581"/>
+    <w:rsid w:val="15E0B01B"/>
+    <w:rsid w:val="175F2751"/>
+    <w:rsid w:val="18B872C1"/>
+    <w:rsid w:val="18EED018"/>
+    <w:rsid w:val="197A4D0A"/>
+    <w:rsid w:val="1A423028"/>
+    <w:rsid w:val="1A781EE1"/>
+    <w:rsid w:val="1AB052C4"/>
+    <w:rsid w:val="1B2A1564"/>
+    <w:rsid w:val="1B569BE7"/>
+    <w:rsid w:val="1BA70932"/>
+    <w:rsid w:val="1C89E607"/>
+    <w:rsid w:val="1C8C5171"/>
+    <w:rsid w:val="1CB53AF6"/>
+    <w:rsid w:val="1D566DCC"/>
+    <w:rsid w:val="1D7A740F"/>
+    <w:rsid w:val="1D855C70"/>
+    <w:rsid w:val="1DA370BF"/>
+    <w:rsid w:val="1DE42B17"/>
+    <w:rsid w:val="1E9A9D1E"/>
+    <w:rsid w:val="1F67B396"/>
+    <w:rsid w:val="1F889D4C"/>
+    <w:rsid w:val="1FE07003"/>
+    <w:rsid w:val="1FEDB8AC"/>
+    <w:rsid w:val="2022A17C"/>
+    <w:rsid w:val="2068017A"/>
+    <w:rsid w:val="20833B53"/>
+    <w:rsid w:val="20F93206"/>
+    <w:rsid w:val="21556F85"/>
+    <w:rsid w:val="218885CA"/>
+    <w:rsid w:val="21DB0B47"/>
+    <w:rsid w:val="2200D805"/>
+    <w:rsid w:val="2208C4C2"/>
+    <w:rsid w:val="223BE5F1"/>
+    <w:rsid w:val="235496E2"/>
+    <w:rsid w:val="23E8001B"/>
+    <w:rsid w:val="241E7DC8"/>
+    <w:rsid w:val="246AD969"/>
+    <w:rsid w:val="24E194F9"/>
+    <w:rsid w:val="254F239B"/>
+    <w:rsid w:val="258B0A33"/>
+    <w:rsid w:val="25A2E6FE"/>
+    <w:rsid w:val="25B4586E"/>
+    <w:rsid w:val="25C9EA27"/>
+    <w:rsid w:val="26FC643C"/>
+    <w:rsid w:val="271F943B"/>
+    <w:rsid w:val="276FCB7F"/>
+    <w:rsid w:val="277F31FC"/>
+    <w:rsid w:val="278D2CBC"/>
+    <w:rsid w:val="27FA1735"/>
+    <w:rsid w:val="2809D55A"/>
+    <w:rsid w:val="284A702A"/>
+    <w:rsid w:val="285EC533"/>
+    <w:rsid w:val="285EDCDF"/>
+    <w:rsid w:val="28F1EA44"/>
+    <w:rsid w:val="298E6E4A"/>
+    <w:rsid w:val="29A83EFD"/>
+    <w:rsid w:val="29FAA128"/>
+    <w:rsid w:val="2A4D2E23"/>
+    <w:rsid w:val="2BBBD675"/>
+    <w:rsid w:val="2C0CAD66"/>
+    <w:rsid w:val="2C34CDDD"/>
+    <w:rsid w:val="2C69311A"/>
+    <w:rsid w:val="2C812AAE"/>
+    <w:rsid w:val="2C8A1747"/>
+    <w:rsid w:val="2CCB979E"/>
+    <w:rsid w:val="2CF4E785"/>
+    <w:rsid w:val="2CFF3835"/>
+    <w:rsid w:val="2D108524"/>
+    <w:rsid w:val="2D14128D"/>
+    <w:rsid w:val="2D868545"/>
+    <w:rsid w:val="2DCECB30"/>
+    <w:rsid w:val="2DFC6363"/>
+    <w:rsid w:val="2DFE640F"/>
+    <w:rsid w:val="2E135B51"/>
+    <w:rsid w:val="2E4CD493"/>
+    <w:rsid w:val="2F876650"/>
+    <w:rsid w:val="30961ECB"/>
+    <w:rsid w:val="30E8502A"/>
+    <w:rsid w:val="311B3805"/>
+    <w:rsid w:val="318307F6"/>
+    <w:rsid w:val="31C8EB60"/>
+    <w:rsid w:val="322EB059"/>
+    <w:rsid w:val="3266FA18"/>
+    <w:rsid w:val="332C2A82"/>
+    <w:rsid w:val="3348CD3B"/>
+    <w:rsid w:val="33893C91"/>
+    <w:rsid w:val="34558382"/>
+    <w:rsid w:val="34BC05CA"/>
+    <w:rsid w:val="34C0CC66"/>
+    <w:rsid w:val="34EA8C8A"/>
+    <w:rsid w:val="34EFC605"/>
+    <w:rsid w:val="35BF503C"/>
+    <w:rsid w:val="35CCAC97"/>
+    <w:rsid w:val="35DC563B"/>
+    <w:rsid w:val="36422DD9"/>
+    <w:rsid w:val="367DA28A"/>
+    <w:rsid w:val="369F2C07"/>
+    <w:rsid w:val="36E51056"/>
+    <w:rsid w:val="36F3E374"/>
+    <w:rsid w:val="3700EE9B"/>
+    <w:rsid w:val="37197E2B"/>
+    <w:rsid w:val="37D86748"/>
+    <w:rsid w:val="37DF2076"/>
+    <w:rsid w:val="380ED9E5"/>
+    <w:rsid w:val="38DE9832"/>
+    <w:rsid w:val="38EDA1F8"/>
+    <w:rsid w:val="3A0C85ED"/>
+    <w:rsid w:val="3AD6D467"/>
+    <w:rsid w:val="3AEC36C9"/>
+    <w:rsid w:val="3C624E33"/>
+    <w:rsid w:val="3C8C8E12"/>
+    <w:rsid w:val="3CF6AC72"/>
+    <w:rsid w:val="3DCA6666"/>
+    <w:rsid w:val="3E112076"/>
+    <w:rsid w:val="3E569BB1"/>
+    <w:rsid w:val="3ED538BC"/>
+    <w:rsid w:val="3F03F151"/>
+    <w:rsid w:val="3F323C4E"/>
+    <w:rsid w:val="3FE73D1A"/>
+    <w:rsid w:val="4039E2F1"/>
+    <w:rsid w:val="4139022D"/>
+    <w:rsid w:val="415ED2BD"/>
+    <w:rsid w:val="41D4FA46"/>
+    <w:rsid w:val="41EE7508"/>
+    <w:rsid w:val="428DB978"/>
+    <w:rsid w:val="43EF0AA8"/>
+    <w:rsid w:val="44F27763"/>
+    <w:rsid w:val="45160720"/>
+    <w:rsid w:val="4518F6F7"/>
+    <w:rsid w:val="460AE7A4"/>
+    <w:rsid w:val="466845AC"/>
+    <w:rsid w:val="4754C7FD"/>
+    <w:rsid w:val="478E8191"/>
+    <w:rsid w:val="47EF54E2"/>
+    <w:rsid w:val="48CB6C77"/>
+    <w:rsid w:val="48DD580B"/>
+    <w:rsid w:val="491FB366"/>
+    <w:rsid w:val="49455338"/>
+    <w:rsid w:val="49C3DB3D"/>
+    <w:rsid w:val="49FE6D3A"/>
+    <w:rsid w:val="4A5876A6"/>
+    <w:rsid w:val="4A901474"/>
+    <w:rsid w:val="4B0FB888"/>
+    <w:rsid w:val="4B3967E2"/>
+    <w:rsid w:val="4C2DE721"/>
+    <w:rsid w:val="4C76D284"/>
+    <w:rsid w:val="4D1F2D16"/>
+    <w:rsid w:val="4E0C2B6D"/>
+    <w:rsid w:val="4FBE92AF"/>
+    <w:rsid w:val="4FCF6B05"/>
+    <w:rsid w:val="4FFA30A0"/>
+    <w:rsid w:val="50D35DC6"/>
+    <w:rsid w:val="50E6B8E8"/>
+    <w:rsid w:val="515F24D1"/>
+    <w:rsid w:val="51E9DC57"/>
+    <w:rsid w:val="5228D20D"/>
+    <w:rsid w:val="5287DCCA"/>
+    <w:rsid w:val="5294EDEA"/>
+    <w:rsid w:val="530CEC3C"/>
+    <w:rsid w:val="5353BAE9"/>
+    <w:rsid w:val="5417CF6D"/>
+    <w:rsid w:val="54986E46"/>
+    <w:rsid w:val="557F8866"/>
+    <w:rsid w:val="55B26D38"/>
+    <w:rsid w:val="55E02817"/>
+    <w:rsid w:val="55F90E42"/>
+    <w:rsid w:val="5705BC36"/>
+    <w:rsid w:val="571001DC"/>
+    <w:rsid w:val="57424E79"/>
+    <w:rsid w:val="577489FE"/>
+    <w:rsid w:val="578C10D3"/>
+    <w:rsid w:val="578FAD1F"/>
+    <w:rsid w:val="57DAAD96"/>
+    <w:rsid w:val="57E21546"/>
+    <w:rsid w:val="58E16DF3"/>
+    <w:rsid w:val="598DCBE1"/>
+    <w:rsid w:val="59C7BC6C"/>
+    <w:rsid w:val="5A8BB65B"/>
+    <w:rsid w:val="5ACEE20A"/>
+    <w:rsid w:val="5C33FC35"/>
+    <w:rsid w:val="5C4AA697"/>
+    <w:rsid w:val="5C960001"/>
+    <w:rsid w:val="5CDB0103"/>
+    <w:rsid w:val="5CFB66DD"/>
+    <w:rsid w:val="5D1A2C9C"/>
+    <w:rsid w:val="5D2B1AF5"/>
+    <w:rsid w:val="5D7BDD98"/>
+    <w:rsid w:val="5D7CD800"/>
+    <w:rsid w:val="5F0A2882"/>
+    <w:rsid w:val="5F48768D"/>
+    <w:rsid w:val="5FA5A9E6"/>
+    <w:rsid w:val="5FEDFA2B"/>
+    <w:rsid w:val="60064AA3"/>
+    <w:rsid w:val="601E9F93"/>
+    <w:rsid w:val="608BC57A"/>
+    <w:rsid w:val="60920CE9"/>
+    <w:rsid w:val="60FB8792"/>
+    <w:rsid w:val="6103065C"/>
+    <w:rsid w:val="618DD124"/>
+    <w:rsid w:val="61B5B881"/>
+    <w:rsid w:val="62827997"/>
+    <w:rsid w:val="628DD50C"/>
+    <w:rsid w:val="62982795"/>
+    <w:rsid w:val="62A29E5F"/>
+    <w:rsid w:val="62A73305"/>
+    <w:rsid w:val="62B23ED7"/>
+    <w:rsid w:val="62C8F0CB"/>
+    <w:rsid w:val="63A6946D"/>
+    <w:rsid w:val="640D83C9"/>
+    <w:rsid w:val="65ACCD23"/>
+    <w:rsid w:val="65E225C5"/>
+    <w:rsid w:val="6656F58A"/>
+    <w:rsid w:val="671EBD41"/>
+    <w:rsid w:val="6733CCDB"/>
+    <w:rsid w:val="6794133F"/>
+    <w:rsid w:val="68771566"/>
+    <w:rsid w:val="690DE839"/>
+    <w:rsid w:val="695FA61C"/>
+    <w:rsid w:val="698608B0"/>
+    <w:rsid w:val="6994100E"/>
+    <w:rsid w:val="69F1084A"/>
+    <w:rsid w:val="6A66C441"/>
+    <w:rsid w:val="6C218FE6"/>
+    <w:rsid w:val="6CB948FD"/>
+    <w:rsid w:val="6D0A225D"/>
+    <w:rsid w:val="6D7E7464"/>
+    <w:rsid w:val="6DA001A0"/>
+    <w:rsid w:val="6DB00AF0"/>
+    <w:rsid w:val="6E1C12FB"/>
+    <w:rsid w:val="6E1C550F"/>
+    <w:rsid w:val="6EC953DA"/>
+    <w:rsid w:val="6FBD714D"/>
+    <w:rsid w:val="6FE2A50D"/>
+    <w:rsid w:val="6FF371B1"/>
+    <w:rsid w:val="70138AF8"/>
+    <w:rsid w:val="70266636"/>
+    <w:rsid w:val="70387142"/>
+    <w:rsid w:val="70477881"/>
+    <w:rsid w:val="709538B6"/>
+    <w:rsid w:val="70B9C705"/>
+    <w:rsid w:val="713A830D"/>
+    <w:rsid w:val="7147C50F"/>
+    <w:rsid w:val="71DB088C"/>
+    <w:rsid w:val="7270497B"/>
+    <w:rsid w:val="72EBC67E"/>
+    <w:rsid w:val="734ABB8E"/>
+    <w:rsid w:val="7363AB95"/>
+    <w:rsid w:val="739E0E35"/>
+    <w:rsid w:val="741B75EA"/>
+    <w:rsid w:val="74311425"/>
+    <w:rsid w:val="74E871C6"/>
+    <w:rsid w:val="753347CA"/>
+    <w:rsid w:val="77523FCB"/>
+    <w:rsid w:val="77C6B388"/>
+    <w:rsid w:val="786BF342"/>
+    <w:rsid w:val="79A631E3"/>
+    <w:rsid w:val="7A5113F9"/>
+    <w:rsid w:val="7AA3DA92"/>
+    <w:rsid w:val="7AC4E480"/>
+    <w:rsid w:val="7AC5F09F"/>
+    <w:rsid w:val="7CAD841B"/>
+    <w:rsid w:val="7D6CD01F"/>
+    <w:rsid w:val="7DB11847"/>
+    <w:rsid w:val="7E0021DB"/>
+    <w:rsid w:val="7E2CA189"/>
+    <w:rsid w:val="7E394985"/>
+    <w:rsid w:val="7E67AEF7"/>
+    <w:rsid w:val="7EC778E3"/>
+    <w:rsid w:val="7EDD3955"/>
+    <w:rsid w:val="7F5A7728"/>
+    <w:rsid w:val="7FBFE338"/>
+    <w:rsid w:val="7FCECB3F"/>
+    <w:rsid w:val="7FFD39EB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:attachedSchema w:val="urn:schemas-microsoft-com:office:smarttags"/>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="77B978C3"/>
-  <w15:docId w15:val="{496C2140-B3F9-498D-BE25-5D73AA69724E}"/>
+  <w14:docId w14:val="0EF4A700"/>
+  <w15:docId w15:val="{2D7B1B41-A069-4517-BF97-9C0F486BE2C4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17883,50 +23337,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C10A6F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00ED225E"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
@@ -18373,55 +23832,67 @@
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00850862"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00711E2F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="3">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
@@ -18827,55 +24298,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2075276392">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EmploymentSupportSer@scotborders.gov.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/browse/disabilities" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.painconcern.org.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:askhr@scotborders.gov.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gov.uk/access-to-work/how-to-claim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:architects@scotborders.gov.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityhumanrights.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:healthandsafety@scotborders.gov.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityhumanrights.com/en/advice-and-guidance/what-are-reasonable-adjustments" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashkhr@scotborders.gov.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.samh.org.uk/home.aspx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scotborders.sharepoint.com/sites/intranet/yourjob/Pages/human-resources/policy-procedures-guidelines.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityhumanrights.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:healthandsafety@scotborders.gov.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scotborders.gov.uk/working-us/already-work-us/8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityhumanrights.com/en/advice-and-guidance/what-are-reasonable-adjustments" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashkhr@scotborders.gov.uk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:askhr@scotborders.gov.uk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/browse/disabilities" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gov.uk/access-to-work/how-to-claim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.samh.org.uk/home.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EmploymentSupportSer@scotborders.gov.uk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tracey.Biggs@scotborders.gov.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:architects@scotborders.gov.uk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.painconcern.org.uk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -19135,151 +24606,166 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-    <xsd:import namespace="a1cf9664-28d5-4a3a-a819-329790bd5d70"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CA37B865382ED44984ADA19777BAF1C4" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4ab262536baf3d7b97cb3e24f57d0824">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="da6fe258-19d8-4c9f-9cd6-d9916f99efe5" xmlns:ns3="dbb40bea-1b4d-4004-8ea4-c6d25f3e5d3d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6dfa743264ff6f88749325ce948c539d" ns2:_="" ns3:_="">
+    <xsd:import namespace="da6fe258-19d8-4c9f-9cd6-d9916f99efe5"/>
+    <xsd:import namespace="dbb40bea-1b4d-4004-8ea4-c6d25f3e5d3d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
-[...5 lines deleted...]
-                <xsd:element ref="ns2:c6af4a388b60405fb14fb98ad2bb6631" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a1cf9664-28d5-4a3a-a819-329790bd5d70" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="da6fe258-19d8-4c9f-9cd6-d9916f99efe5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
-[...16 lines deleted...]
-    <xsd:element name="l3c5f7dd90eb48bd944478702fa135c5" ma:index="11" ma:taxonomy="true" ma:internalName="l3c5f7dd90eb48bd944478702fa135c5" ma:taxonomyFieldName="Departments" ma:displayName="Departments" ma:readOnly="false" ma:default="" ma:fieldId="{53c5f7dd-90eb-48bd-9444-78702fa135c5}" ma:sspId="466b32cf-1e7e-4db0-a3ec-6bd17024b212" ma:termSetId="081d89b0-f90e-4d45-a67e-ca297780553e" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="af6298c7-8ea1-4c8f-bb4d-5fe93b8392ec" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{006c237a-45f4-4e07-afde-b196f53d1f7f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a1cf9664-28d5-4a3a-a819-329790bd5d70">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dbb40bea-1b4d-4004-8ea4-c6d25f3e5d3d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{06b474e5-394f-4650-8672-b4ffdd05eb9c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="dbb40bea-1b4d-4004-8ea4-c6d25f3e5d3d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
-      </xsd:complexType>
-[...16 lines deleted...]
-        </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -19324,551 +24810,726 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <l3c5f7dd90eb48bd944478702fa135c5 xmlns="a1cf9664-28d5-4a3a-a819-329790bd5d70">
-[...23 lines deleted...]
-    </TaxCatchAll>
+    <TaxCatchAll xmlns="dbb40bea-1b4d-4004-8ea4-c6d25f3e5d3d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="da6fe258-19d8-4c9f-9cd6-d9916f99efe5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{363758AB-B1D5-4F3F-B1CE-58295568436A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...50 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61E61BBC-DE51-4796-9032-567D1466120F}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16F3BED9-B010-4738-BCFC-545753852046}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="a1cf9664-28d5-4a3a-a819-329790bd5d70"/>
+    <ds:schemaRef ds:uri="da6fe258-19d8-4c9f-9cd6-d9916f99efe5"/>
+    <ds:schemaRef ds:uri="dbb40bea-1b4d-4004-8ea4-c6d25f3e5d3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B564687-A604-4184-B643-5C0D73A17951}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4DD7331-7806-420C-AEA8-6B862D0302C4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50278D54-1871-4DD1-B7E5-725E48BBE912}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B564687-A604-4184-B643-5C0D73A17951}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="dbb40bea-1b4d-4004-8ea4-c6d25f3e5d3d"/>
+    <ds:schemaRef ds:uri="da6fe258-19d8-4c9f-9cd6-d9916f99efe5"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>21056</Characters>
+  <Pages>3</Pages>
+  <Words>4367</Words>
+  <Characters>24894</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>49</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>207</Lines>
+  <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+  <Company>Scottish Borders Council</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>29203</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="186" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:i4>7471229</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
-[...18 lines deleted...]
-        <vt:i4>45</vt:i4>
+        <vt:i4>90</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:enquire@samh.org.uk</vt:lpwstr>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>usefulcontacts</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835037</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>87</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:lpwstr>Meetingcosts</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7274623</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>whatisa</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>786448</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>42</vt:i4>
+        <vt:i4>81</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.samh.org.uk/home.aspx</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>655461</vt:i4>
-[...34 lines deleted...]
-      <vt:variant>
         <vt:i4>6684728</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>33</vt:i4>
+        <vt:i4>78</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.painconcern.org.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>786507</vt:i4>
+        <vt:i4>5439583</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>30</vt:i4>
+        <vt:i4>75</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://www.nhs24.com/</vt:lpwstr>
+        <vt:lpwstr>https://www.equalityhumanrights.com/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3407972</vt:i4>
+        <vt:i4>3014763</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>27</vt:i4>
+        <vt:i4>72</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://www.equalityhumanrights.com/</vt:lpwstr>
+        <vt:lpwstr>https://www.equalityhumanrights.com/en/advice-and-guidance/what-are-reasonable-adjustments</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2162787</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>24</vt:i4>
+        <vt:i4>69</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.gov.uk/browse/disabilities</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>720972</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>21</vt:i4>
+        <vt:i4>66</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.gov.uk/access-to-work/how-to-claim</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3670091</vt:i4>
+        <vt:i4>3276874</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>18</vt:i4>
+        <vt:i4>63</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:rnicholson@scotborders.gov.uk</vt:lpwstr>
+        <vt:lpwstr>mailto:architects@scotborders.gov.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6160493</vt:i4>
+        <vt:i4>1638501</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>60</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:Wellbeing&amp;safety@scotborders.gov.uk</vt:lpwstr>
-[...17 lines deleted...]
-        <vt:lpwstr>mailto:StaffAccessibility@scotborders.gov.uk</vt:lpwstr>
+        <vt:lpwstr>mailto:healthandsafety@scotborders.gov.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2687070</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>57</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:ashkhr@scotborders.gov.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8257636</vt:i4>
+        <vt:i4>4980779</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>54</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://www.pamassist.co.uk/</vt:lpwstr>
+        <vt:lpwstr>mailto:EmploymentSupportSer@scotborders.gov.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>852079</vt:i4>
+        <vt:i4>1572906</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>51</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:bbrodie@scotborders.gov.uk</vt:lpwstr>
+        <vt:lpwstr>mailto:Tracey.Biggs@scotborders.gov.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>6160404</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>48</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://scotborders.sharepoint.com/sites/intranet/yourjob/Pages/human-resources/policy-procedures-guidelines.aspx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143541</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.scotborders.gov.uk/working-us/already-work-us/8</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>589846</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Appendix3</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>589846</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Appendix2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>6553616</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>0</vt:i4>
+        <vt:i4>36</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:askhr@scotborders.gov.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
+      <vt:variant>
+        <vt:i4>589846</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Appendix3</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>589846</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Appendix2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>589846</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Appendix1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6750315</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Monitoring</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126578</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Raising</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8323169</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Meeting</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>655390</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Roles</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>131074</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Links</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835030</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>What</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>786448</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Duty</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8323199</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Policy</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835036</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Introduction</vt:lpwstr>
+      </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Reasonable Adjustments Policy</dc:title>
+  <dc:subject/>
   <dc:creator>SBC</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Departments">
-    <vt:lpwstr>3;#Human Resources|104be985-6d9e-440d-b392-faae8c10acc4</vt:lpwstr>
+    <vt:lpwstr>10;#Human Resources|104be985-6d9e-440d-b392-faae8c10acc4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>359dc2fc-0d08-436a-96ae-541fe46b7534</vt:lpwstr>
+    <vt:lpwstr>24b4c919-a5e5-4f01-a640-844e9f874aae</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
-    <vt:lpwstr>0x0101007BA798E6ADBDE04ABA650200B787D84C0E00752C809D9B852F4CA1515E36498FE5E7</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
+    <vt:lpwstr>307;#Disability|0091d5d8-add3-4601-9726-588fcacc7d23</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Document Type">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_9fedad31-c0c2-44e8-b26c-75143ee7ed65_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_9fedad31-c0c2-44e8-b26c-75143ee7ed65_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_9fedad31-c0c2-44e8-b26c-75143ee7ed65_SetDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_9fedad31-c0c2-44e8-b26c-75143ee7ed65_SetDate">
     <vt:lpwstr>2022-03-17T17:32:04Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_9fedad31-c0c2-44e8-b26c-75143ee7ed65_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_9fedad31-c0c2-44e8-b26c-75143ee7ed65_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_9fedad31-c0c2-44e8-b26c-75143ee7ed65_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_9fedad31-c0c2-44e8-b26c-75143ee7ed65_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_9fedad31-c0c2-44e8-b26c-75143ee7ed65_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_9fedad31-c0c2-44e8-b26c-75143ee7ed65_SiteId">
     <vt:lpwstr>89ed32a2-9b6b-41db-bb6f-376ec8fcd11d</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_9fedad31-c0c2-44e8-b26c-75143ee7ed65_ActionId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_9fedad31-c0c2-44e8-b26c-75143ee7ed65_ActionId">
     <vt:lpwstr>b9feb696-4d99-452c-823c-165d7f5e039a</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_9fedad31-c0c2-44e8-b26c-75143ee7ed65_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_9fedad31-c0c2-44e8-b26c-75143ee7ed65_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Document_x0020_Type">
+    <vt:lpwstr>307;#Disability|0091d5d8-add3-4601-9726-588fcacc7d23</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ContentTypeId">
+    <vt:lpwstr>0x010100CA37B865382ED44984ADA19777BAF1C4</vt:lpwstr>
   </property>
 </Properties>
 </file>