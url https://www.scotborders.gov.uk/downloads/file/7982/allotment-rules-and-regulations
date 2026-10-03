--- v0 (2026-07-14)
+++ v1 (2026-10-03)
@@ -1415,51 +1415,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> Business</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Support </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Team (Allotments)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. The Council will review specific circumstances and offer support and guidance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56FE2512" w14:textId="77777777" w:rsidR="004E780D" w:rsidRPr="00E06B9B" w:rsidRDefault="004E780D" w:rsidP="004E780D">
+    <w:p w14:paraId="56FE2512" w14:textId="4581C542" w:rsidR="004E780D" w:rsidRPr="00E06B9B" w:rsidRDefault="004E780D" w:rsidP="004E780D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1471,117 +1471,82 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">management fees </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and any other charges that may be payable are subject to annual review and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">enants will be notified of any increase in advance. To cover </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> which may vary from site to site.</w:t>
+        <w:t xml:space="preserve">enants will be notified of any increase in advance. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE114C1" w14:textId="77777777" w:rsidR="004E780D" w:rsidRPr="00E06B9B" w:rsidRDefault="004E780D" w:rsidP="004E780D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>When an allotment plot is allocated in a secure site, a key will be issued to the tenant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE61B8F" w14:textId="77777777" w:rsidR="004E780D" w:rsidRPr="00E06B9B" w:rsidRDefault="004E780D" w:rsidP="004E780D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="240"/>
@@ -1990,84 +1955,77 @@
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A tenant must not allow </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">allotment plot to be used for the storage of glass, </w:t>
-      </w:r>
+        <w:t>allotment plot to be used for the storage of glass, timber, refuse or any other material deemed unsuitable by the Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4B372F" w14:textId="77777777" w:rsidR="004E780D" w:rsidRPr="00E06B9B" w:rsidRDefault="004E780D" w:rsidP="004E780D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E06B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>timber, refuse or any other material deemed unsuitable by the Council.</w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t>(i)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>A tenant shall not do anything to adversely affect other allotment plots, including</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>but not limited to, spray damage, fertiliser run off, spreading/seeding weeds or any other activity that may cause damage and/or nuisance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F90FE08" w14:textId="77777777" w:rsidR="004E780D" w:rsidRPr="00E06B9B" w:rsidRDefault="004E780D" w:rsidP="004E780D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
@@ -2525,52 +2483,59 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">No more than 25% of an allotment plot shall be used for non growing structures </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06B9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>No more than 25% of an allotment plot shall be used for non growing structures such as sheds, seating, storage.</w:t>
+        <w:t>such as sheds, seating, storage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16A67624" w14:textId="77777777" w:rsidR="004E780D" w:rsidRDefault="004E780D" w:rsidP="004E780D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -3107,89 +3072,110 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>enants share responsibility for the security of an allotment site at all times and shall enter and leave the allotment site only through the authorised boundary gates. Children must be supervised by an appropriate adult at all times.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757DAE43" w14:textId="77777777" w:rsidR="004E780D" w:rsidRPr="00E06B9B" w:rsidRDefault="004E780D" w:rsidP="004E780D">
+    <w:p w14:paraId="757DAE43" w14:textId="16CABA57" w:rsidR="004E780D" w:rsidRPr="00E06B9B" w:rsidRDefault="003C175B" w:rsidP="004E780D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E06B9B">
-[...6 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where applicable, </w:t>
+      </w:r>
+      <w:r w:rsidR="004E780D" w:rsidRPr="00E06B9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">boundary gates of an allotment shall be </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>locked</w:t>
+      </w:r>
+      <w:r w:rsidR="004E780D" w:rsidRPr="00E06B9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and tenants shall lock these at all times on entering and leaving.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E780D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Where applicable, e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E06B9B">
+      <w:r w:rsidR="004E780D" w:rsidRPr="00E06B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ach tenant shall ensure that keys are retained securely.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71934616" w14:textId="77777777" w:rsidR="004E780D" w:rsidRPr="00E06B9B" w:rsidRDefault="004E780D" w:rsidP="004E780D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
@@ -3214,58 +3200,58 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">A tenant is responsible for the security of any greenhouse, shed, property etc., on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">A tenant is responsible for the security of any greenhouse, shed, property etc., on </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>allotment plot.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="782B54DD" w14:textId="77777777" w:rsidR="004E780D" w:rsidRPr="00E06B9B" w:rsidRDefault="004E780D" w:rsidP="004E780D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
@@ -5667,58 +5653,58 @@
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="004E780D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Signature:……………………………………………………………Date:…………………………………</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004E780D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2633B9E7" w14:textId="77777777" w:rsidR="000D691B" w:rsidRDefault="000D691B" w:rsidP="004E780D">
+    <w:p w14:paraId="5F3C3D75" w14:textId="77777777" w:rsidR="00164223" w:rsidRDefault="00164223" w:rsidP="004E780D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38274F7C" w14:textId="77777777" w:rsidR="000D691B" w:rsidRDefault="000D691B" w:rsidP="004E780D">
+    <w:p w14:paraId="3DD014EE" w14:textId="77777777" w:rsidR="00164223" w:rsidRDefault="00164223" w:rsidP="004E780D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -5735,51 +5721,51 @@
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BA5904D" w14:textId="77777777" w:rsidR="007B7B6E" w:rsidRDefault="007B7B6E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
@@ -5822,58 +5808,58 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="38D00EBA" w14:textId="77777777" w:rsidR="00180A98" w:rsidRDefault="00180A98">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0FB68551" w14:textId="77777777" w:rsidR="007B7B6E" w:rsidRDefault="007B7B6E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F6F4CC1" w14:textId="77777777" w:rsidR="000D691B" w:rsidRDefault="000D691B" w:rsidP="004E780D">
+    <w:p w14:paraId="07A37B63" w14:textId="77777777" w:rsidR="00164223" w:rsidRDefault="00164223" w:rsidP="004E780D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="242723DB" w14:textId="77777777" w:rsidR="000D691B" w:rsidRDefault="000D691B" w:rsidP="004E780D">
+    <w:p w14:paraId="03429A56" w14:textId="77777777" w:rsidR="00164223" w:rsidRDefault="00164223" w:rsidP="004E780D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="44C9A003" w14:textId="77777777" w:rsidR="007B7B6E" w:rsidRDefault="007B7B6E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25F5358C" w14:textId="77777777" w:rsidR="007B7B6E" w:rsidRDefault="007B7B6E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
@@ -6671,88 +6657,90 @@
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="262543209">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="556428766">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1431045847">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="47340336">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="389308602">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E780D"/>
     <w:rsid w:val="00016430"/>
     <w:rsid w:val="000C0A95"/>
     <w:rsid w:val="000D691B"/>
     <w:rsid w:val="000F2E1B"/>
     <w:rsid w:val="0014525B"/>
+    <w:rsid w:val="00164223"/>
     <w:rsid w:val="00180A98"/>
     <w:rsid w:val="001C69DA"/>
     <w:rsid w:val="00255413"/>
+    <w:rsid w:val="002A4734"/>
     <w:rsid w:val="002A78FC"/>
     <w:rsid w:val="0030262B"/>
     <w:rsid w:val="00307891"/>
     <w:rsid w:val="00331236"/>
     <w:rsid w:val="003A06DE"/>
+    <w:rsid w:val="003C175B"/>
     <w:rsid w:val="004E780D"/>
     <w:rsid w:val="0058324C"/>
     <w:rsid w:val="0058666F"/>
     <w:rsid w:val="005D3471"/>
     <w:rsid w:val="005F65C2"/>
     <w:rsid w:val="00610628"/>
     <w:rsid w:val="00626200"/>
     <w:rsid w:val="00676ED4"/>
     <w:rsid w:val="00684B8C"/>
     <w:rsid w:val="00693635"/>
     <w:rsid w:val="00746D56"/>
     <w:rsid w:val="007B7B6E"/>
     <w:rsid w:val="008A5E48"/>
     <w:rsid w:val="009E00AF"/>
     <w:rsid w:val="00A62637"/>
     <w:rsid w:val="00B34E0F"/>
     <w:rsid w:val="00B547A4"/>
     <w:rsid w:val="00B86813"/>
     <w:rsid w:val="00BD3EDC"/>
     <w:rsid w:val="00C83BFB"/>
     <w:rsid w:val="00DB5CAD"/>
     <w:rsid w:val="00E85ED3"/>
     <w:rsid w:val="00EC03C3"/>
     <w:rsid w:val="00ED202F"/>
     <w:rsid w:val="00EF77D4"/>
@@ -7601,75 +7589,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3403</Words>
-  <Characters>19402</Characters>
+  <Words>3384</Words>
+  <Characters>19294</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>161</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>160</Lines>
   <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Scottish Borders Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22760</CharactersWithSpaces>
+  <CharactersWithSpaces>22633</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cooke, Carol</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_9fedad31-c0c2-44e8-b26c-75143ee7ed65_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>