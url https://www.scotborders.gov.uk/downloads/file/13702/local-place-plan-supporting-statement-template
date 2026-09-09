--- v0 (2025-10-02)
+++ v1 (2026-09-09)
@@ -1,1530 +1,2181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="179DA930" w14:textId="77777777" w:rsidR="00B17757" w:rsidRPr="00B17757" w:rsidRDefault="00B17757" w:rsidP="006F3C98">
       <w:pPr>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc1712750283"/>
     </w:p>
     <w:p w14:paraId="05C591F5" w14:textId="77777777" w:rsidR="00B930F4" w:rsidRDefault="00B930F4" w:rsidP="00B930F4">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="708CC554" w14:textId="77777777" w:rsidR="00221511" w:rsidRPr="00221511" w:rsidRDefault="006608A2" w:rsidP="00221511">
+    <w:p w14:paraId="2FB21C9E" w14:textId="77777777" w:rsidR="00304FDF" w:rsidRDefault="00304FDF" w:rsidP="00221511">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00221511">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="708CC554" w14:textId="5F00B110" w:rsidR="00221511" w:rsidRPr="00644728" w:rsidRDefault="006608A2" w:rsidP="00221511">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-        <w:t>Supporting Statement</w:t>
-[...6 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Supporting Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02AD5DD7" w14:textId="471A5698" w:rsidR="00221511" w:rsidRPr="00644728" w:rsidRDefault="00221511" w:rsidP="00221511">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-        <w:t>f</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-        <w:t>or</w:t>
+        <w:t>f</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="006608A2" w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA85D54" w14:textId="2104E847" w:rsidR="00221511" w:rsidRPr="00644728" w:rsidRDefault="00B826AD" w:rsidP="00221511">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-        <w:t>[add name]</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>[add name]</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="006608A2" w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52874694" w14:textId="7A04867D" w:rsidR="00501ACC" w:rsidRPr="00644728" w:rsidRDefault="00501ACC" w:rsidP="00221511">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
         <w:t>Local Place Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0FDE7B" w14:textId="77777777" w:rsidR="00B930F4" w:rsidRDefault="00B930F4" w:rsidP="00B930F4">
+    <w:p w14:paraId="5C0FDE7B" w14:textId="77777777" w:rsidR="00B930F4" w:rsidRPr="00644728" w:rsidRDefault="00B930F4" w:rsidP="00B930F4">
       <w:pPr>
         <w:spacing w:before="60" w:after="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="161DC083" w14:textId="77777777" w:rsidR="00221511" w:rsidRDefault="00221511" w:rsidP="00B930F4">
+    <w:p w14:paraId="161DC083" w14:textId="77777777" w:rsidR="00221511" w:rsidRPr="00644728" w:rsidRDefault="00221511" w:rsidP="00B930F4">
       <w:pPr>
         <w:spacing w:before="60" w:after="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5995DBAB" w14:textId="77777777" w:rsidR="00221511" w:rsidRDefault="00221511" w:rsidP="00B930F4">
+    <w:p w14:paraId="5995DBAB" w14:textId="77777777" w:rsidR="00221511" w:rsidRPr="00644728" w:rsidRDefault="00221511" w:rsidP="00B930F4">
       <w:pPr>
         <w:spacing w:before="60" w:after="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10E62416" w14:textId="77777777" w:rsidR="00221511" w:rsidRDefault="00221511" w:rsidP="00B930F4">
+    <w:p w14:paraId="10E62416" w14:textId="77777777" w:rsidR="00221511" w:rsidRPr="00644728" w:rsidRDefault="00221511" w:rsidP="00B930F4">
       <w:pPr>
         <w:spacing w:before="60" w:after="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56D42557" w14:textId="77777777" w:rsidR="00C51CB0" w:rsidRDefault="00C51CB0" w:rsidP="00B930F4">
+    <w:p w14:paraId="56D42557" w14:textId="77777777" w:rsidR="00C51CB0" w:rsidRPr="00644728" w:rsidRDefault="00C51CB0" w:rsidP="00B930F4">
       <w:pPr>
         <w:spacing w:before="60" w:after="180"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="337A54D3" w14:textId="77777777" w:rsidR="00C51CB0" w:rsidRDefault="00C51CB0" w:rsidP="00B930F4">
+    <w:p w14:paraId="337A54D3" w14:textId="77777777" w:rsidR="00C51CB0" w:rsidRPr="00644728" w:rsidRDefault="00C51CB0" w:rsidP="00B930F4">
       <w:pPr>
         <w:spacing w:before="60" w:after="180"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65C1232B" w14:textId="77777777" w:rsidR="00C51CB0" w:rsidRDefault="00C51CB0" w:rsidP="00B930F4">
+    <w:p w14:paraId="65C1232B" w14:textId="77777777" w:rsidR="00C51CB0" w:rsidRPr="00644728" w:rsidRDefault="00C51CB0" w:rsidP="00B930F4">
       <w:pPr>
         <w:spacing w:before="60" w:after="180"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CA40B1C" w14:textId="77777777" w:rsidR="00C51CB0" w:rsidRDefault="00C51CB0" w:rsidP="00B930F4">
+    <w:p w14:paraId="4CA40B1C" w14:textId="77777777" w:rsidR="00C51CB0" w:rsidRPr="00644728" w:rsidRDefault="00C51CB0" w:rsidP="00B930F4">
       <w:pPr>
         <w:spacing w:before="60" w:after="180"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="784E5E79" w14:textId="77777777" w:rsidR="00C51CB0" w:rsidRDefault="00C51CB0" w:rsidP="00B930F4">
+    <w:p w14:paraId="784E5E79" w14:textId="77777777" w:rsidR="00C51CB0" w:rsidRPr="00644728" w:rsidRDefault="00C51CB0" w:rsidP="00B930F4">
       <w:pPr>
         <w:spacing w:before="60" w:after="180"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3196C1D1" w14:textId="77777777" w:rsidR="00C51CB0" w:rsidRDefault="00C51CB0" w:rsidP="00B930F4">
+    <w:p w14:paraId="3196C1D1" w14:textId="77777777" w:rsidR="00C51CB0" w:rsidRPr="00644728" w:rsidRDefault="00C51CB0" w:rsidP="00B930F4">
       <w:pPr>
         <w:spacing w:before="60" w:after="180"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E33DACB" w14:textId="77777777" w:rsidR="00C51CB0" w:rsidRDefault="00C51CB0" w:rsidP="00B930F4">
+    <w:p w14:paraId="1E33DACB" w14:textId="77777777" w:rsidR="00C51CB0" w:rsidRPr="00644728" w:rsidRDefault="00C51CB0" w:rsidP="00B930F4">
       <w:pPr>
         <w:spacing w:before="60" w:after="180"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="375C5F5D" w14:textId="77777777" w:rsidR="00C51CB0" w:rsidRDefault="00C51CB0" w:rsidP="00B930F4">
+    <w:p w14:paraId="375C5F5D" w14:textId="77777777" w:rsidR="00C51CB0" w:rsidRPr="00644728" w:rsidRDefault="00C51CB0" w:rsidP="00B930F4">
       <w:pPr>
         <w:spacing w:before="60" w:after="180"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43BDD2A5" w14:textId="77777777" w:rsidR="005B62F8" w:rsidRDefault="005B62F8" w:rsidP="00B930F4">
+    <w:p w14:paraId="43BDD2A5" w14:textId="77777777" w:rsidR="005B62F8" w:rsidRPr="000A7248" w:rsidRDefault="005B62F8" w:rsidP="00B930F4">
       <w:pPr>
         <w:spacing w:before="60" w:after="180"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52B4E1E2" w14:textId="0EF0B78A" w:rsidR="00221511" w:rsidRPr="00C609C6" w:rsidRDefault="00C609C6" w:rsidP="00B930F4">
+    <w:p w14:paraId="52B4E1E2" w14:textId="0EF0B78A" w:rsidR="00221511" w:rsidRPr="00E41F8F" w:rsidRDefault="00C609C6" w:rsidP="00B930F4">
       <w:pPr>
         <w:spacing w:before="60" w:after="180"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prepared by: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D391F17" w14:textId="3BFBBFAD" w:rsidR="00501ACC" w:rsidRPr="00C609C6" w:rsidRDefault="006F7DEC" w:rsidP="00C609C6">
+    <w:p w14:paraId="0D391F17" w14:textId="3BFBBFAD" w:rsidR="00501ACC" w:rsidRPr="000A7248" w:rsidRDefault="006F7DEC" w:rsidP="00C609C6">
       <w:pPr>
         <w:spacing w:before="60" w:after="180"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00981AAE">
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00981AAE" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ate</w:t>
       </w:r>
-      <w:r w:rsidR="00244F7D">
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00244F7D" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00F44B54">
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00F44B54" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dd/mm/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F44B54">
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00F44B54" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yy</w:t>
       </w:r>
-      <w:r w:rsidR="00686778">
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00686778" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="09F06408" w14:textId="77777777" w:rsidR="004A7435" w:rsidRDefault="004A7435">
+    <w:p w14:paraId="37B6EAFE" w14:textId="4DE3148A" w:rsidR="00F30FF9" w:rsidRPr="00E41F8F" w:rsidRDefault="004A7435" w:rsidP="00304FDF">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00F30FF9" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7083"/>
-        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="6658"/>
+        <w:gridCol w:w="1955"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B52FCD" w:rsidRPr="00221511" w14:paraId="389F56F4" w14:textId="77777777" w:rsidTr="00221511">
+      <w:tr w:rsidR="00B52FCD" w:rsidRPr="00644728" w14:paraId="389F56F4" w14:textId="77777777" w:rsidTr="00E41F8F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:tcW w:w="6658" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="19E40464" w14:textId="205FBFFD" w:rsidR="00B52FCD" w:rsidRPr="00221511" w:rsidRDefault="00221511" w:rsidP="00221511">
+          <w:p w14:paraId="19E40464" w14:textId="205FBFFD" w:rsidR="00B52FCD" w:rsidRPr="00644728" w:rsidRDefault="00221511" w:rsidP="00221511">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk158492697"/>
-            <w:r w:rsidRPr="00221511">
+            <w:r w:rsidRPr="00644728">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:tcW w:w="1955" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5B892D65" w14:textId="467BB438" w:rsidR="00B52FCD" w:rsidRPr="00221511" w:rsidRDefault="00221511" w:rsidP="00221511">
+          <w:p w14:paraId="5B892D65" w14:textId="467BB438" w:rsidR="00B52FCD" w:rsidRPr="00644728" w:rsidRDefault="00221511" w:rsidP="00221511">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00221511">
+            <w:r w:rsidRPr="00644728">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Page Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B52FCD" w14:paraId="32B36FE6" w14:textId="77777777" w:rsidTr="00221511">
+      <w:tr w:rsidR="00B52FCD" w:rsidRPr="00644728" w14:paraId="32B36FE6" w14:textId="77777777" w:rsidTr="00304FDF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="6658" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54CCD4F0" w14:textId="28CB714F" w:rsidR="00B52FCD" w:rsidRPr="00221511" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
+          <w:p w14:paraId="54CCD4F0" w14:textId="1AE0714C" w:rsidR="00B52FCD" w:rsidRPr="00283C77" w:rsidRDefault="00B52FCD" w:rsidP="00283C77">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00221511">
+            <w:r w:rsidRPr="00283C77">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Introduction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1955" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5111CB5C" w14:textId="77777777" w:rsidR="00B52FCD" w:rsidRPr="00221511" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
+          <w:p w14:paraId="5111CB5C" w14:textId="77777777" w:rsidR="00B52FCD" w:rsidRPr="00644728" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B52FCD" w14:paraId="71EC83CF" w14:textId="77777777" w:rsidTr="00221511">
+      <w:tr w:rsidR="00B52FCD" w:rsidRPr="00644728" w14:paraId="71EC83CF" w14:textId="77777777" w:rsidTr="00304FDF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="6658" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28D89E7A" w14:textId="329F0894" w:rsidR="00B52FCD" w:rsidRPr="00221511" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
+          <w:p w14:paraId="28D89E7A" w14:textId="512329D9" w:rsidR="00B52FCD" w:rsidRPr="00283C77" w:rsidRDefault="00B52FCD" w:rsidP="00283C77">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00221511">
+            <w:r w:rsidRPr="00283C77">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact </w:t>
             </w:r>
-            <w:r w:rsidR="001A0763">
+            <w:r w:rsidR="001A0763" w:rsidRPr="00283C77">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="00221511">
+            <w:r w:rsidRPr="00283C77">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">etails </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1955" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19447295" w14:textId="77777777" w:rsidR="00B52FCD" w:rsidRPr="00221511" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
+          <w:p w14:paraId="19447295" w14:textId="77777777" w:rsidR="00B52FCD" w:rsidRPr="00644728" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B52FCD" w14:paraId="50C08CC5" w14:textId="77777777" w:rsidTr="00221511">
+      <w:tr w:rsidR="00B52FCD" w:rsidRPr="00644728" w14:paraId="50C08CC5" w14:textId="77777777" w:rsidTr="00304FDF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="6658" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1989998F" w14:textId="6EB4A37B" w:rsidR="00B52FCD" w:rsidRPr="00221511" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
+          <w:p w14:paraId="1989998F" w14:textId="183DE3EC" w:rsidR="00B52FCD" w:rsidRPr="00283C77" w:rsidRDefault="00B52FCD" w:rsidP="00283C77">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00221511">
+            <w:r w:rsidRPr="00283C77">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Regard given to the Local Development Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1955" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ED4B214" w14:textId="77777777" w:rsidR="00B52FCD" w:rsidRPr="00221511" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
+          <w:p w14:paraId="4ED4B214" w14:textId="77777777" w:rsidR="00B52FCD" w:rsidRPr="00644728" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B52FCD" w14:paraId="4D124D49" w14:textId="77777777" w:rsidTr="00221511">
+      <w:tr w:rsidR="00B52FCD" w:rsidRPr="00644728" w14:paraId="4D124D49" w14:textId="77777777" w:rsidTr="00304FDF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="6658" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05E543CD" w14:textId="6B6C7F79" w:rsidR="00B52FCD" w:rsidRPr="00221511" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
+          <w:p w14:paraId="05E543CD" w14:textId="0FB7241E" w:rsidR="00B52FCD" w:rsidRPr="00283C77" w:rsidRDefault="00B52FCD" w:rsidP="00283C77">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00221511">
+            <w:r w:rsidRPr="00283C77">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Regard given to the National Planning Framework</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1955" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4766C7F8" w14:textId="77777777" w:rsidR="00B52FCD" w:rsidRPr="00221511" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
+          <w:p w14:paraId="4766C7F8" w14:textId="77777777" w:rsidR="00B52FCD" w:rsidRPr="00644728" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B52FCD" w14:paraId="1FA199CF" w14:textId="77777777" w:rsidTr="00221511">
+      <w:tr w:rsidR="00B52FCD" w:rsidRPr="00644728" w14:paraId="1FA199CF" w14:textId="77777777" w:rsidTr="00304FDF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="6658" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="522BBB57" w14:textId="66AE5067" w:rsidR="00B52FCD" w:rsidRPr="00221511" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
+          <w:p w14:paraId="522BBB57" w14:textId="4AFE9A7B" w:rsidR="00B52FCD" w:rsidRPr="00283C77" w:rsidRDefault="00B52FCD" w:rsidP="00283C77">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00221511">
+            <w:r w:rsidRPr="00283C77">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Regard given to the Locality Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1955" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72BEDFEE" w14:textId="77777777" w:rsidR="00B52FCD" w:rsidRPr="00221511" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
+          <w:p w14:paraId="72BEDFEE" w14:textId="77777777" w:rsidR="00B52FCD" w:rsidRPr="00644728" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B52FCD" w14:paraId="51AE3DF8" w14:textId="77777777" w:rsidTr="00221511">
+      <w:tr w:rsidR="00B52FCD" w:rsidRPr="00644728" w14:paraId="51AE3DF8" w14:textId="77777777" w:rsidTr="00304FDF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="6658" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="159666DB" w14:textId="6F01849E" w:rsidR="00B52FCD" w:rsidRPr="00221511" w:rsidRDefault="00BA3F6E" w:rsidP="00221511">
+          <w:p w14:paraId="159666DB" w14:textId="2804DCD9" w:rsidR="00B52FCD" w:rsidRPr="00283C77" w:rsidRDefault="00BA3F6E" w:rsidP="00283C77">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00283C77">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Reasons for a</w:t>
             </w:r>
-            <w:r w:rsidR="00B52FCD" w:rsidRPr="00221511">
+            <w:r w:rsidR="00B52FCD" w:rsidRPr="00283C77">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">mendments </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00283C77">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">being </w:t>
             </w:r>
-            <w:r w:rsidR="00686778">
+            <w:r w:rsidR="00686778" w:rsidRPr="00283C77">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">sought </w:t>
             </w:r>
-            <w:r w:rsidR="00B52FCD" w:rsidRPr="00221511">
+            <w:r w:rsidR="00B52FCD" w:rsidRPr="00283C77">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>to the Local Development Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1955" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45F48C11" w14:textId="77777777" w:rsidR="00B52FCD" w:rsidRPr="00221511" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
+          <w:p w14:paraId="45F48C11" w14:textId="77777777" w:rsidR="00B52FCD" w:rsidRPr="00644728" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B52FCD" w14:paraId="795ABABA" w14:textId="77777777" w:rsidTr="00221511">
+      <w:tr w:rsidR="00B52FCD" w:rsidRPr="00644728" w14:paraId="795ABABA" w14:textId="77777777" w:rsidTr="00304FDF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="6658" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="248C2C1C" w14:textId="1A18D648" w:rsidR="00B52FCD" w:rsidRPr="00221511" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
+          <w:p w14:paraId="248C2C1C" w14:textId="53761AED" w:rsidR="00B52FCD" w:rsidRPr="00283C77" w:rsidRDefault="00B52FCD" w:rsidP="00283C77">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00221511">
+            <w:r w:rsidRPr="00283C77">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Community </w:t>
             </w:r>
-            <w:r w:rsidR="001A0763">
+            <w:r w:rsidR="001A0763" w:rsidRPr="00283C77">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00221511">
+            <w:r w:rsidRPr="00283C77">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">upport for the Local Place Plan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1955" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3084FFEB" w14:textId="77777777" w:rsidR="00B52FCD" w:rsidRPr="00221511" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
+          <w:p w14:paraId="3084FFEB" w14:textId="77777777" w:rsidR="00B52FCD" w:rsidRPr="00644728" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B52FCD" w14:paraId="4131122B" w14:textId="77777777" w:rsidTr="00221511">
+      <w:tr w:rsidR="00B52FCD" w:rsidRPr="00644728" w14:paraId="4131122B" w14:textId="77777777" w:rsidTr="00304FDF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="6658" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28BA620A" w14:textId="741D19D2" w:rsidR="00B52FCD" w:rsidRPr="00221511" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
+          <w:p w14:paraId="28BA620A" w14:textId="7578D6C9" w:rsidR="00B52FCD" w:rsidRPr="00283C77" w:rsidRDefault="00B52FCD" w:rsidP="00283C77">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00221511">
+            <w:r w:rsidRPr="00283C77">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Evidence of compliance with Regulation 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1955" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="114FE5D7" w14:textId="77777777" w:rsidR="00B52FCD" w:rsidRPr="00221511" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
+          <w:p w14:paraId="114FE5D7" w14:textId="77777777" w:rsidR="00B52FCD" w:rsidRPr="00644728" w:rsidRDefault="00B52FCD" w:rsidP="00221511">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894547" w14:paraId="1B4C7C6E" w14:textId="77777777" w:rsidTr="00221511">
+      <w:tr w:rsidR="00894547" w:rsidRPr="00644728" w14:paraId="1B4C7C6E" w14:textId="77777777" w:rsidTr="00304FDF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="6658" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63741F51" w14:textId="3E9F36A6" w:rsidR="00894547" w:rsidRPr="00221511" w:rsidRDefault="005D7138" w:rsidP="00221511">
+          <w:p w14:paraId="63741F51" w14:textId="20FE8A4C" w:rsidR="00894547" w:rsidRPr="00283C77" w:rsidRDefault="005D7138" w:rsidP="00283C77">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00283C77">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Appendi</w:t>
             </w:r>
-            <w:r w:rsidR="00933088">
+            <w:r w:rsidR="00933088" w:rsidRPr="00283C77">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1955" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78E243B5" w14:textId="77777777" w:rsidR="00894547" w:rsidRPr="00221511" w:rsidRDefault="00894547" w:rsidP="00221511">
+          <w:p w14:paraId="78E243B5" w14:textId="77777777" w:rsidR="00894547" w:rsidRPr="00644728" w:rsidRDefault="00894547" w:rsidP="00221511">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C5C2D8E" w14:textId="77777777" w:rsidR="004653D6" w:rsidRDefault="004653D6" w:rsidP="00F30FF9">
+    <w:p w14:paraId="1C5C2D8E" w14:textId="77777777" w:rsidR="004653D6" w:rsidRPr="00644728" w:rsidRDefault="004653D6" w:rsidP="00F30FF9">
       <w:pPr>
         <w:spacing w:before="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="33CC0DBB" w14:textId="2F0BCF1C" w:rsidR="0066489A" w:rsidRPr="00B23D0F" w:rsidRDefault="00384647" w:rsidP="00172C9C">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="33CC0DBB" w14:textId="582D22E6" w:rsidR="0066489A" w:rsidRPr="00283C77" w:rsidRDefault="00283C77" w:rsidP="00283C77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B23D0F">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Introduction</w:t>
+        <w:t>1.</w:t>
       </w:r>
-    </w:p>
-[...52 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00384647" w:rsidRPr="00283C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D02B52" w14:textId="388DF9B0" w:rsidR="00221511" w:rsidRPr="00644728" w:rsidRDefault="00A3140E" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Supporting Statement </w:t>
+      </w:r>
+      <w:r w:rsidR="005749D3" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>forms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90F4C" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>part of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90F4C" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Local Place Plan submission to </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7587" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Scottish Borders</w:t>
+      </w:r>
+      <w:r w:rsidR="00E90F4C" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Council</w:t>
+      </w:r>
+      <w:r w:rsidR="00980A95" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and is accompanying the [add name] </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5547C" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Local Place Plan </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1A38" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dated</w:t>
+      </w:r>
+      <w:r w:rsidR="00905309" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dd/mm/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00905309" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>yy</w:t>
+      </w:r>
+      <w:r w:rsidR="009E2374" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>yy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00905309" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514B437F" w14:textId="77777777" w:rsidR="0078535A" w:rsidRPr="00644728" w:rsidRDefault="0078535A" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77985060" w14:textId="6E886017" w:rsidR="00584EA5" w:rsidRPr="00644728" w:rsidRDefault="00283C77" w:rsidP="003F6F88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Contact </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>d</w:t>
+        <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23D0F">
-        <w:rPr>
+      <w:r w:rsidR="00FD1748" w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>etails</w:t>
+        <w:t xml:space="preserve">Contact </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...13 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="001A0763" w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1748" w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Regard given to the Local Development Plan</w:t>
+        <w:t>etails</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0597235F" w14:textId="77777777" w:rsidR="00221511" w:rsidRDefault="00221511" w:rsidP="0078535A"/>
-[...5 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="62006809" w14:textId="6960C75C" w:rsidR="006D50BA" w:rsidRDefault="006D50BA" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Email address:</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1C6E" w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC5873E" w14:textId="3E34461A" w:rsidR="00283C77" w:rsidRPr="00644728" w:rsidRDefault="00283C77" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Phone number:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64307429" w14:textId="77777777" w:rsidR="005D7138" w:rsidRPr="00644728" w:rsidRDefault="005D7138" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B90DD5B" w14:textId="78E12AEF" w:rsidR="00826696" w:rsidRPr="00644728" w:rsidRDefault="00283C77" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B23D0F">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Regard given to the National Planning Framework</w:t>
+        <w:t>3.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00826696" w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Regard given to the Local Development Plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0597235F" w14:textId="77777777" w:rsidR="00221511" w:rsidRPr="00644728" w:rsidRDefault="00221511" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="258F2592" w14:textId="77777777" w:rsidR="00C5547C" w:rsidRPr="00644728" w:rsidRDefault="00C5547C" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="636DFBCF" w14:textId="77777777" w:rsidR="00C5547C" w:rsidRPr="00644728" w:rsidRDefault="00C5547C" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0656E095" w14:textId="77777777" w:rsidR="00C5547C" w:rsidRPr="00644728" w:rsidRDefault="00C5547C" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F88C6F2" w14:textId="31B09DE4" w:rsidR="00826696" w:rsidRPr="00644728" w:rsidRDefault="00283C77" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00826696" w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Reasons for a</w:t>
+        <w:t>Regard given to the National Planning Framework</w:t>
       </w:r>
-      <w:r w:rsidR="00826696" w:rsidRPr="00B23D0F">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="09520CC0" w14:textId="77777777" w:rsidR="00221511" w:rsidRPr="00644728" w:rsidRDefault="00221511" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77EE3A0E" w14:textId="77777777" w:rsidR="0078535A" w:rsidRPr="00644728" w:rsidRDefault="0078535A" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69CD9C56" w14:textId="77777777" w:rsidR="00C5547C" w:rsidRPr="00644728" w:rsidRDefault="00C5547C" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D45186A" w14:textId="1B925F3E" w:rsidR="00826696" w:rsidRPr="00644728" w:rsidRDefault="00283C77" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>mendments</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> being</w:t>
+        <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidR="00826696" w:rsidRPr="00B23D0F">
-        <w:rPr>
+      <w:r w:rsidR="00826696" w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Regard given to the Locality Plan</w:t>
       </w:r>
-      <w:r w:rsidR="001430EA">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="63700B99" w14:textId="77777777" w:rsidR="00E15E31" w:rsidRPr="00644728" w:rsidRDefault="00E15E31" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DF9EDA2" w14:textId="77777777" w:rsidR="00E15E31" w:rsidRPr="00644728" w:rsidRDefault="00E15E31" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575D2AA8" w14:textId="77777777" w:rsidR="00E15E31" w:rsidRPr="00644728" w:rsidRDefault="00E15E31" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D03E367" w14:textId="77777777" w:rsidR="00C5547C" w:rsidRPr="00644728" w:rsidRDefault="00C5547C" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC686ED" w14:textId="4FCA4C45" w:rsidR="00826696" w:rsidRPr="00644728" w:rsidRDefault="00283C77" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">sought </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>to the Local Development Plan</w:t>
+        <w:t>6.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00BA3F6E" w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Reasons for a</w:t>
+      </w:r>
+      <w:r w:rsidR="00826696" w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Community </w:t>
+        <w:t>mendments</w:t>
       </w:r>
-      <w:r w:rsidR="00BA3F6E">
-        <w:rPr>
+      <w:r w:rsidR="00BA3F6E" w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>s</w:t>
+        <w:t xml:space="preserve"> being</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23D0F">
-        <w:rPr>
+      <w:r w:rsidR="00826696" w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">upport for the Local Place Plan </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="001430EA" w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">sought </w:t>
+      </w:r>
+      <w:r w:rsidR="00826696" w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>to the Local Development Plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D599BC" w14:textId="77777777" w:rsidR="00221511" w:rsidRPr="00644728" w:rsidRDefault="00221511" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="333D6B37" w14:textId="77777777" w:rsidR="0078535A" w:rsidRPr="00644728" w:rsidRDefault="0078535A" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DD25855" w14:textId="77777777" w:rsidR="00C5547C" w:rsidRPr="00644728" w:rsidRDefault="00C5547C" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78425606" w14:textId="77777777" w:rsidR="003C3B73" w:rsidRPr="00644728" w:rsidRDefault="003C3B73" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7677482D" w14:textId="6EFCE71E" w:rsidR="00CB618E" w:rsidRPr="00644728" w:rsidRDefault="00283C77" w:rsidP="00CB618E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB618E" w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Community </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3F6E" w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB618E" w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upport for the Local Place Plan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200502CF" w14:textId="77777777" w:rsidR="001D1C6E" w:rsidRPr="00644728" w:rsidRDefault="001D1C6E" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FE2F8ED" w14:textId="77777777" w:rsidR="001D1C6E" w:rsidRPr="00644728" w:rsidRDefault="001D1C6E" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C1F5A14" w14:textId="77777777" w:rsidR="00ED114A" w:rsidRPr="00644728" w:rsidRDefault="00ED114A" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E9A853B" w14:textId="77777777" w:rsidR="00ED114A" w:rsidRPr="00644728" w:rsidRDefault="00ED114A" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BB49ABD" w14:textId="389F7007" w:rsidR="0073301C" w:rsidRPr="00E41F8F" w:rsidRDefault="00283C77" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="0073301C" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Evidence of compliance with Regulation 4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39985D5D" w14:textId="584E5DF7" w:rsidR="009621B9" w:rsidRDefault="009621B9" w:rsidP="007326F5">
+    <w:p w14:paraId="39985D5D" w14:textId="20128335" w:rsidR="009621B9" w:rsidRPr="00E41F8F" w:rsidRDefault="009621B9" w:rsidP="007326F5">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">The proposed Local Place Plan </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The proposed Local Place Plan and </w:t>
       </w:r>
-      <w:r>
-        <w:t>and information notice were</w:t>
+      <w:r w:rsidR="00283C77" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="009621B9">
-        <w:t xml:space="preserve"> sent on </w:t>
+      <w:r w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nformation </w:t>
       </w:r>
-      <w:r w:rsidR="001A0763">
+      <w:r w:rsidR="00283C77" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otice were sent on </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0763" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>dd</w:t>
       </w:r>
-      <w:r w:rsidRPr="009621B9">
+      <w:r w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="001A0763">
+      <w:r w:rsidR="001A0763" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>mm</w:t>
       </w:r>
-      <w:r w:rsidRPr="009621B9">
+      <w:r w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="001A0763">
+      <w:r w:rsidR="001A0763" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>yyyy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="001A0763">
+      <w:r w:rsidR="001A0763" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA0E31">
+      <w:r w:rsidR="00FA0E31" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B39315" w14:textId="77777777" w:rsidR="007326F5" w:rsidRDefault="007326F5" w:rsidP="007326F5">
+    <w:p w14:paraId="28B39315" w14:textId="77777777" w:rsidR="007326F5" w:rsidRPr="00E41F8F" w:rsidRDefault="007326F5" w:rsidP="007326F5">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="569039E0" w14:textId="18C56D45" w:rsidR="0047688A" w:rsidRPr="0047688A" w:rsidRDefault="00B5793D" w:rsidP="007326F5">
+    <w:p w14:paraId="569039E0" w14:textId="18C56D45" w:rsidR="0047688A" w:rsidRPr="00E41F8F" w:rsidRDefault="00B5793D" w:rsidP="007326F5">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">List of </w:t>
       </w:r>
-      <w:r w:rsidR="00CB59C2">
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00CB59C2" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="0047688A" w:rsidRPr="0047688A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">ouncillors to whom the proposed Local Place Plan was </w:t>
+      <w:r w:rsidR="0047688A" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ouncillors to whom the proposed Local Place Plan was sent</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="503E381F" w14:textId="77777777" w:rsidR="0047688A" w:rsidRDefault="0047688A" w:rsidP="003F6F88">
+    <w:p w14:paraId="503E381F" w14:textId="77777777" w:rsidR="0047688A" w:rsidRPr="00E41F8F" w:rsidRDefault="0047688A" w:rsidP="003F6F88">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41A2F02D" w14:textId="77777777" w:rsidR="0047688A" w:rsidRDefault="0047688A" w:rsidP="0047688A"/>
-[...9 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="41A2F02D" w14:textId="77777777" w:rsidR="0047688A" w:rsidRPr="00E41F8F" w:rsidRDefault="0047688A" w:rsidP="0047688A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="400E5205" w14:textId="77777777" w:rsidR="0047688A" w:rsidRPr="00E41F8F" w:rsidRDefault="0047688A" w:rsidP="0047688A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EB226E0" w14:textId="33F87A09" w:rsidR="0078535A" w:rsidRPr="00E41F8F" w:rsidRDefault="00A7619F" w:rsidP="0047688A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">List of </w:t>
       </w:r>
-      <w:r w:rsidR="00CB59C2">
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00CB59C2" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="0047688A" w:rsidRPr="0047688A">
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="0047688A" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ommunity </w:t>
       </w:r>
-      <w:r w:rsidR="00CB59C2">
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00CB59C2" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="0047688A" w:rsidRPr="0047688A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">ouncils to whom the proposed Local Place Plan was </w:t>
+      <w:r w:rsidR="0047688A" w:rsidRPr="00E41F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ouncils to whom the proposed Local Place Plan was sent</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="28119E6F" w14:textId="77777777" w:rsidR="00687D38" w:rsidRDefault="00687D38" w:rsidP="003F6F88">
+    <w:p w14:paraId="28119E6F" w14:textId="77777777" w:rsidR="00687D38" w:rsidRPr="00644728" w:rsidRDefault="00687D38" w:rsidP="003F6F88">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29A470DF" w14:textId="77777777" w:rsidR="00687D38" w:rsidRDefault="00687D38" w:rsidP="0078535A"/>
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="29A470DF" w14:textId="77777777" w:rsidR="00687D38" w:rsidRPr="00644728" w:rsidRDefault="00687D38" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CBA3466" w14:textId="77777777" w:rsidR="00E15E31" w:rsidRPr="00644728" w:rsidRDefault="00E15E31" w:rsidP="0078535A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B688A2A" w14:textId="388D11E6" w:rsidR="00172C9C" w:rsidRPr="00644728" w:rsidRDefault="00283C77" w:rsidP="00172C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00172C9C">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Appendi</w:t>
+        <w:t>9.</w:t>
       </w:r>
-      <w:r w:rsidR="00933088">
-        <w:rPr>
+      <w:r w:rsidR="00172C9C" w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>Appendi</w:t>
+      </w:r>
+      <w:r w:rsidR="00933088" w:rsidRPr="00644728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>x</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="69286D5D" w14:textId="77777777" w:rsidR="00172C9C" w:rsidRDefault="00172C9C" w:rsidP="00172C9C"/>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="00C5547C" w:rsidRPr="00172C9C" w:rsidSect="00047311">
+    <w:p w14:paraId="69286D5D" w14:textId="77777777" w:rsidR="00172C9C" w:rsidRPr="00644728" w:rsidRDefault="00172C9C" w:rsidP="00172C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6984206E" w14:textId="77777777" w:rsidR="00C5547C" w:rsidRPr="00644728" w:rsidRDefault="00C5547C" w:rsidP="00172C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19DEC550" w14:textId="77777777" w:rsidR="00C5547C" w:rsidRPr="00644728" w:rsidRDefault="00C5547C" w:rsidP="00172C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C5547C" w:rsidRPr="00644728" w:rsidSect="00304FDF">
       <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1843" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36F45111" w14:textId="77777777" w:rsidR="00047311" w:rsidRDefault="00047311" w:rsidP="00E82994">
+    <w:p w14:paraId="316C828F" w14:textId="77777777" w:rsidR="001A4B38" w:rsidRDefault="001A4B38" w:rsidP="00E82994">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B36AB79" w14:textId="77777777" w:rsidR="00047311" w:rsidRDefault="00047311" w:rsidP="00E82994">
+    <w:p w14:paraId="72B45250" w14:textId="77777777" w:rsidR="001A4B38" w:rsidRDefault="001A4B38" w:rsidP="00E82994">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6E1912EF" w14:textId="77777777" w:rsidR="00047311" w:rsidRDefault="00047311">
+    <w:p w14:paraId="078F452D" w14:textId="77777777" w:rsidR="001A4B38" w:rsidRDefault="001A4B38">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...85 lines deleted...]
-  </w:sdt>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="555DACDA" w14:textId="77777777" w:rsidR="00304FDF" w:rsidRDefault="00304FDF" w:rsidP="00304FDF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="385DC78C" w14:textId="2F43C15C" w:rsidR="00304FDF" w:rsidRPr="00304FDF" w:rsidRDefault="00304FDF" w:rsidP="00304FDF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00304FDF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>SBC Local Place Plan Supporting Statement Template</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="00BD2925" w14:textId="6066FFF5" w:rsidR="00304FDF" w:rsidRPr="00304FDF" w:rsidRDefault="00304FDF" w:rsidP="00304FDF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00304FDF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Ju</w:t>
+    </w:r>
+    <w:r w:rsidR="00143857">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>ly</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00304FDF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
+    </w:r>
+  </w:p>
   <w:p w14:paraId="797B2F03" w14:textId="77777777" w:rsidR="00221511" w:rsidRDefault="00221511">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A7840A1" w14:textId="7D1B214C" w:rsidR="00644728" w:rsidRPr="00304FDF" w:rsidRDefault="00644728" w:rsidP="00304FDF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00304FDF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">SBC </w:t>
+    </w:r>
+    <w:r w:rsidR="00304FDF" w:rsidRPr="00304FDF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Local Place Plan Supporting Statement Template</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6FBA9C08" w14:textId="08E77155" w:rsidR="00304FDF" w:rsidRPr="00304FDF" w:rsidRDefault="00304FDF" w:rsidP="00304FDF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00304FDF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>June 2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A25756A" w14:textId="77777777" w:rsidR="00047311" w:rsidRDefault="00047311" w:rsidP="00E82994">
+    <w:p w14:paraId="6019D430" w14:textId="77777777" w:rsidR="001A4B38" w:rsidRDefault="001A4B38" w:rsidP="00E82994">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30F49FC0" w14:textId="77777777" w:rsidR="00047311" w:rsidRDefault="00047311" w:rsidP="00E82994">
+    <w:p w14:paraId="2105B7D7" w14:textId="77777777" w:rsidR="001A4B38" w:rsidRDefault="001A4B38" w:rsidP="00E82994">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4CE93F39" w14:textId="77777777" w:rsidR="00047311" w:rsidRDefault="00047311">
+    <w:p w14:paraId="575DCC3A" w14:textId="77777777" w:rsidR="001A4B38" w:rsidRDefault="001A4B38">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02E40E43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F2706DE0"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="058E57D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E6636B8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1593,51 +2244,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="070906E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93B869FE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1706,51 +2357,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07144C58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A482AE6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1819,51 +2470,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08D62616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="323A3304"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1932,51 +2583,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E644AFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D22A4542"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2045,51 +2696,140 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="126023F0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B38234D0"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A9A34B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="981ABC90"/>
     <w:lvl w:ilvl="0" w:tplc="6DE8D366">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2157,51 +2897,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DFB5DE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="591CE462"/>
     <w:lvl w:ilvl="0" w:tplc="1A741BCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D024B302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2297,51 +3037,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3B22DC9C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27676351"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5D6DFC0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2410,51 +3150,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="285D4126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="15547626"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2523,51 +3263,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AD45203"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7868D76"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2636,51 +3376,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B5F1CE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D48C3B0"/>
     <w:lvl w:ilvl="0" w:tplc="6DE8D366">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2748,51 +3488,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D35124C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B7C2B1C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2861,51 +3601,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="383D3084"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CCE87F1A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-351" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="369" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2974,51 +3714,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4689" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5409" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DFE73B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63BEE478"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3060,51 +3800,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F2C39E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="069023C2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3173,51 +3913,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F7D551A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1978907E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3286,51 +4026,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46AC6BC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F674653C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3399,51 +4139,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B220C83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F2C5F02"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3512,51 +4252,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C522F38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DEE9584"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3625,51 +4365,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="515F7A98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01D80ACC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="363" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1083" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3738,51 +4478,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5403" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6123" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="540D3AD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3A06666"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="726" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3851,51 +4591,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5046" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57911FC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D4ADBF8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3964,51 +4704,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C7F2F73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77BE33C8"/>
     <w:lvl w:ilvl="0" w:tplc="453A43E0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4076,51 +4816,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D2E70B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9825F58"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4189,51 +4929,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="610258FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FDE1EC6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4302,51 +5042,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6612118A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23F48890"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4415,51 +5155,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A2A0DE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="863E690E"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -4504,51 +5244,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="758365CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="001ED050"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4617,51 +5357,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B1F18A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED266EB0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4731,141 +5471,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="948705420">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2002586041">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="753666483">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1348872812">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="632029783">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1250509156">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1262450689">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="847017944">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="669526784">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="429471271">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="435637414">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1283726686">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="922841125">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="322704168">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="777527901">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="479427690">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1296595607">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1401635086">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1608196091">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2096631777">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="259029781">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="753666483">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="22" w16cid:durableId="277302095">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1348872812">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1250509156">
+  <w:num w:numId="23" w16cid:durableId="11345702">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1262450689">
+  <w:num w:numId="24" w16cid:durableId="974681377">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1448620909">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="644630334">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="7219766">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1279876694">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="263733650">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1264217825">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="847017944">
-[...63 lines deleted...]
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="31" w16cid:durableId="799031372">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -4940,63 +5686,65 @@
     <w:rsid w:val="00076BBB"/>
     <w:rsid w:val="00077F3A"/>
     <w:rsid w:val="00080735"/>
     <w:rsid w:val="00080F7B"/>
     <w:rsid w:val="00081080"/>
     <w:rsid w:val="0008270E"/>
     <w:rsid w:val="00082721"/>
     <w:rsid w:val="0008296C"/>
     <w:rsid w:val="000843E0"/>
     <w:rsid w:val="000868CD"/>
     <w:rsid w:val="000873D8"/>
     <w:rsid w:val="00087870"/>
     <w:rsid w:val="00091191"/>
     <w:rsid w:val="00093F45"/>
     <w:rsid w:val="000940D2"/>
     <w:rsid w:val="0009503D"/>
     <w:rsid w:val="000950D1"/>
     <w:rsid w:val="00095566"/>
     <w:rsid w:val="00097D88"/>
     <w:rsid w:val="00097F47"/>
     <w:rsid w:val="000A04C3"/>
     <w:rsid w:val="000A2191"/>
     <w:rsid w:val="000A4483"/>
     <w:rsid w:val="000A545C"/>
     <w:rsid w:val="000A63D3"/>
+    <w:rsid w:val="000A7248"/>
     <w:rsid w:val="000A77E2"/>
     <w:rsid w:val="000B1413"/>
     <w:rsid w:val="000B4640"/>
     <w:rsid w:val="000B51D9"/>
     <w:rsid w:val="000B6280"/>
     <w:rsid w:val="000B7827"/>
     <w:rsid w:val="000B7A23"/>
     <w:rsid w:val="000B7E34"/>
     <w:rsid w:val="000C121F"/>
     <w:rsid w:val="000C2027"/>
     <w:rsid w:val="000C3391"/>
     <w:rsid w:val="000C3EE8"/>
     <w:rsid w:val="000C58DB"/>
+    <w:rsid w:val="000C6440"/>
     <w:rsid w:val="000C6583"/>
     <w:rsid w:val="000D1243"/>
     <w:rsid w:val="000D1691"/>
     <w:rsid w:val="000D1BEF"/>
     <w:rsid w:val="000D1C8B"/>
     <w:rsid w:val="000D23F5"/>
     <w:rsid w:val="000D5598"/>
     <w:rsid w:val="000D570D"/>
     <w:rsid w:val="000D6D16"/>
     <w:rsid w:val="000D793C"/>
     <w:rsid w:val="000E0974"/>
     <w:rsid w:val="000E0DAF"/>
     <w:rsid w:val="000E1A38"/>
     <w:rsid w:val="000E1C21"/>
     <w:rsid w:val="000E1EE3"/>
     <w:rsid w:val="000E419A"/>
     <w:rsid w:val="000E4264"/>
     <w:rsid w:val="000E4AD7"/>
     <w:rsid w:val="000E4DF7"/>
     <w:rsid w:val="000E4E41"/>
     <w:rsid w:val="000E66F9"/>
     <w:rsid w:val="000E7954"/>
     <w:rsid w:val="000F0264"/>
     <w:rsid w:val="000F0331"/>
     <w:rsid w:val="000F0CC8"/>
@@ -5011,87 +5759,90 @@
     <w:rsid w:val="000F741C"/>
     <w:rsid w:val="00103363"/>
     <w:rsid w:val="001046D9"/>
     <w:rsid w:val="00104BD0"/>
     <w:rsid w:val="00105098"/>
     <w:rsid w:val="001117C7"/>
     <w:rsid w:val="00111AC6"/>
     <w:rsid w:val="001138E0"/>
     <w:rsid w:val="00113D28"/>
     <w:rsid w:val="0011601D"/>
     <w:rsid w:val="001168C1"/>
     <w:rsid w:val="0011795A"/>
     <w:rsid w:val="0012184D"/>
     <w:rsid w:val="00123E7A"/>
     <w:rsid w:val="00124685"/>
     <w:rsid w:val="0012565B"/>
     <w:rsid w:val="00126B86"/>
     <w:rsid w:val="00130B0B"/>
     <w:rsid w:val="001320FD"/>
     <w:rsid w:val="001325F0"/>
     <w:rsid w:val="00137906"/>
     <w:rsid w:val="00140713"/>
     <w:rsid w:val="00141658"/>
     <w:rsid w:val="00142707"/>
     <w:rsid w:val="001430EA"/>
+    <w:rsid w:val="00143857"/>
     <w:rsid w:val="00143991"/>
     <w:rsid w:val="001453E9"/>
     <w:rsid w:val="00145CA5"/>
     <w:rsid w:val="001477AB"/>
     <w:rsid w:val="00150650"/>
     <w:rsid w:val="001508D7"/>
     <w:rsid w:val="00152941"/>
     <w:rsid w:val="00155C3A"/>
     <w:rsid w:val="001563D0"/>
     <w:rsid w:val="00156838"/>
     <w:rsid w:val="00157674"/>
     <w:rsid w:val="00157B12"/>
+    <w:rsid w:val="001605F1"/>
     <w:rsid w:val="001613DB"/>
     <w:rsid w:val="001630EA"/>
     <w:rsid w:val="00163431"/>
     <w:rsid w:val="0016391B"/>
     <w:rsid w:val="00166C52"/>
     <w:rsid w:val="00170493"/>
     <w:rsid w:val="00171ED4"/>
     <w:rsid w:val="00172398"/>
     <w:rsid w:val="00172B60"/>
     <w:rsid w:val="00172C9C"/>
     <w:rsid w:val="00172DEF"/>
     <w:rsid w:val="00175667"/>
     <w:rsid w:val="00177688"/>
     <w:rsid w:val="0017782B"/>
     <w:rsid w:val="001808AF"/>
     <w:rsid w:val="00183181"/>
     <w:rsid w:val="00194AF4"/>
     <w:rsid w:val="00195FBD"/>
     <w:rsid w:val="00197CE2"/>
     <w:rsid w:val="001A0763"/>
     <w:rsid w:val="001A1443"/>
     <w:rsid w:val="001A16EE"/>
     <w:rsid w:val="001A18FE"/>
     <w:rsid w:val="001A217B"/>
     <w:rsid w:val="001A33A4"/>
+    <w:rsid w:val="001A4B38"/>
     <w:rsid w:val="001A55A4"/>
     <w:rsid w:val="001A5899"/>
     <w:rsid w:val="001A5DCC"/>
     <w:rsid w:val="001A61C8"/>
     <w:rsid w:val="001A71B6"/>
     <w:rsid w:val="001B042E"/>
     <w:rsid w:val="001B08A5"/>
     <w:rsid w:val="001B2701"/>
     <w:rsid w:val="001B3D12"/>
     <w:rsid w:val="001B4EC6"/>
     <w:rsid w:val="001B6CE1"/>
     <w:rsid w:val="001B77A5"/>
     <w:rsid w:val="001C079F"/>
     <w:rsid w:val="001C13D4"/>
     <w:rsid w:val="001C547D"/>
     <w:rsid w:val="001C6201"/>
     <w:rsid w:val="001C6943"/>
     <w:rsid w:val="001C6C66"/>
     <w:rsid w:val="001D0BD8"/>
     <w:rsid w:val="001D1C6E"/>
     <w:rsid w:val="001D27AC"/>
     <w:rsid w:val="001D50B3"/>
     <w:rsid w:val="001D706A"/>
     <w:rsid w:val="001D7A5F"/>
     <w:rsid w:val="001E0EB0"/>
@@ -5162,111 +5913,115 @@
     <w:rsid w:val="002559AF"/>
     <w:rsid w:val="002559C2"/>
     <w:rsid w:val="00256575"/>
     <w:rsid w:val="00260E0C"/>
     <w:rsid w:val="00262C5A"/>
     <w:rsid w:val="00263806"/>
     <w:rsid w:val="0026388D"/>
     <w:rsid w:val="00263F7D"/>
     <w:rsid w:val="00264B86"/>
     <w:rsid w:val="00267876"/>
     <w:rsid w:val="00270148"/>
     <w:rsid w:val="00270952"/>
     <w:rsid w:val="00271310"/>
     <w:rsid w:val="00272951"/>
     <w:rsid w:val="00272D8B"/>
     <w:rsid w:val="00274698"/>
     <w:rsid w:val="00274C85"/>
     <w:rsid w:val="00275A85"/>
     <w:rsid w:val="002762D9"/>
     <w:rsid w:val="002776ED"/>
     <w:rsid w:val="002802DD"/>
     <w:rsid w:val="00282491"/>
     <w:rsid w:val="00282B20"/>
     <w:rsid w:val="00283240"/>
     <w:rsid w:val="002838E5"/>
+    <w:rsid w:val="00283C77"/>
     <w:rsid w:val="00283F10"/>
     <w:rsid w:val="00285A4E"/>
     <w:rsid w:val="00285BA2"/>
     <w:rsid w:val="002866CD"/>
     <w:rsid w:val="00287F3B"/>
     <w:rsid w:val="002902DD"/>
     <w:rsid w:val="00292111"/>
     <w:rsid w:val="00292B20"/>
     <w:rsid w:val="00294EBA"/>
     <w:rsid w:val="00296BE0"/>
     <w:rsid w:val="00296C39"/>
     <w:rsid w:val="002A0A35"/>
     <w:rsid w:val="002A15D9"/>
     <w:rsid w:val="002A178B"/>
     <w:rsid w:val="002A19E5"/>
     <w:rsid w:val="002A2336"/>
     <w:rsid w:val="002A3649"/>
     <w:rsid w:val="002A5A6D"/>
     <w:rsid w:val="002A62A6"/>
     <w:rsid w:val="002A678D"/>
     <w:rsid w:val="002B1BB8"/>
     <w:rsid w:val="002B2720"/>
     <w:rsid w:val="002B272C"/>
     <w:rsid w:val="002B2B9A"/>
     <w:rsid w:val="002B414C"/>
     <w:rsid w:val="002B4DDE"/>
     <w:rsid w:val="002B4FD7"/>
     <w:rsid w:val="002B571C"/>
     <w:rsid w:val="002B686E"/>
     <w:rsid w:val="002C0128"/>
     <w:rsid w:val="002C0542"/>
+    <w:rsid w:val="002C07F5"/>
     <w:rsid w:val="002C27B8"/>
     <w:rsid w:val="002D1104"/>
     <w:rsid w:val="002D2738"/>
     <w:rsid w:val="002D28DB"/>
     <w:rsid w:val="002D59CD"/>
     <w:rsid w:val="002D5A2C"/>
     <w:rsid w:val="002D5F9C"/>
     <w:rsid w:val="002D605C"/>
     <w:rsid w:val="002D67A0"/>
     <w:rsid w:val="002D67B9"/>
     <w:rsid w:val="002D6FDD"/>
     <w:rsid w:val="002E051A"/>
     <w:rsid w:val="002E06D8"/>
     <w:rsid w:val="002E086B"/>
     <w:rsid w:val="002E0E2A"/>
     <w:rsid w:val="002E2642"/>
     <w:rsid w:val="002E2AFF"/>
     <w:rsid w:val="002E2F0F"/>
     <w:rsid w:val="002E4E4B"/>
     <w:rsid w:val="002E5F94"/>
     <w:rsid w:val="002E7B9A"/>
     <w:rsid w:val="002F020A"/>
     <w:rsid w:val="002F1578"/>
     <w:rsid w:val="002F3D3E"/>
     <w:rsid w:val="002F5CA2"/>
     <w:rsid w:val="003035E5"/>
     <w:rsid w:val="00304343"/>
     <w:rsid w:val="00304510"/>
+    <w:rsid w:val="00304538"/>
     <w:rsid w:val="00304D0C"/>
     <w:rsid w:val="00304F72"/>
+    <w:rsid w:val="00304FDF"/>
     <w:rsid w:val="00311E15"/>
     <w:rsid w:val="003128BB"/>
     <w:rsid w:val="003129C4"/>
     <w:rsid w:val="00313266"/>
     <w:rsid w:val="003148B1"/>
     <w:rsid w:val="00314CFD"/>
     <w:rsid w:val="00314FF9"/>
     <w:rsid w:val="003171CC"/>
     <w:rsid w:val="00320566"/>
     <w:rsid w:val="003206B6"/>
     <w:rsid w:val="00320C83"/>
     <w:rsid w:val="00321627"/>
     <w:rsid w:val="003218E3"/>
     <w:rsid w:val="003253B0"/>
     <w:rsid w:val="0032598A"/>
     <w:rsid w:val="00326C9C"/>
     <w:rsid w:val="00327390"/>
     <w:rsid w:val="003279D6"/>
     <w:rsid w:val="00327DB6"/>
     <w:rsid w:val="00330937"/>
     <w:rsid w:val="003329C9"/>
     <w:rsid w:val="00334DCB"/>
     <w:rsid w:val="0033627D"/>
     <w:rsid w:val="00336543"/>
     <w:rsid w:val="00337EBF"/>
@@ -5627,50 +6382,51 @@
     <w:rsid w:val="00622730"/>
     <w:rsid w:val="0062363B"/>
     <w:rsid w:val="006248FD"/>
     <w:rsid w:val="0062696C"/>
     <w:rsid w:val="00626CB7"/>
     <w:rsid w:val="00626D36"/>
     <w:rsid w:val="006276BA"/>
     <w:rsid w:val="006319FB"/>
     <w:rsid w:val="00632302"/>
     <w:rsid w:val="006335A2"/>
     <w:rsid w:val="00634102"/>
     <w:rsid w:val="006341E5"/>
     <w:rsid w:val="00634B4A"/>
     <w:rsid w:val="00635725"/>
     <w:rsid w:val="00636610"/>
     <w:rsid w:val="00637923"/>
     <w:rsid w:val="00637B05"/>
     <w:rsid w:val="00640794"/>
     <w:rsid w:val="0064126C"/>
     <w:rsid w:val="006422AB"/>
     <w:rsid w:val="00642363"/>
     <w:rsid w:val="00642F0D"/>
     <w:rsid w:val="00643014"/>
     <w:rsid w:val="006430C3"/>
     <w:rsid w:val="00643D61"/>
+    <w:rsid w:val="00644728"/>
     <w:rsid w:val="00645D2F"/>
     <w:rsid w:val="006473E1"/>
     <w:rsid w:val="00650110"/>
     <w:rsid w:val="006513E2"/>
     <w:rsid w:val="00653516"/>
     <w:rsid w:val="00654877"/>
     <w:rsid w:val="00654A9C"/>
     <w:rsid w:val="00656BD0"/>
     <w:rsid w:val="006608A2"/>
     <w:rsid w:val="00661314"/>
     <w:rsid w:val="00662CC6"/>
     <w:rsid w:val="0066311F"/>
     <w:rsid w:val="0066489A"/>
     <w:rsid w:val="00665F07"/>
     <w:rsid w:val="0066668D"/>
     <w:rsid w:val="006726ED"/>
     <w:rsid w:val="00672880"/>
     <w:rsid w:val="00673256"/>
     <w:rsid w:val="00673DEF"/>
     <w:rsid w:val="00674E11"/>
     <w:rsid w:val="00675A45"/>
     <w:rsid w:val="00676093"/>
     <w:rsid w:val="00676A14"/>
     <w:rsid w:val="0068187B"/>
     <w:rsid w:val="00681902"/>
@@ -5840,50 +6596,52 @@
     <w:rsid w:val="007F065D"/>
     <w:rsid w:val="007F1584"/>
     <w:rsid w:val="007F4459"/>
     <w:rsid w:val="007F463A"/>
     <w:rsid w:val="007F6B08"/>
     <w:rsid w:val="007F76A8"/>
     <w:rsid w:val="007F7AE8"/>
     <w:rsid w:val="008014AB"/>
     <w:rsid w:val="00802EB3"/>
     <w:rsid w:val="00804818"/>
     <w:rsid w:val="00804DDE"/>
     <w:rsid w:val="008052A3"/>
     <w:rsid w:val="0080538F"/>
     <w:rsid w:val="00806140"/>
     <w:rsid w:val="008111B4"/>
     <w:rsid w:val="0081264C"/>
     <w:rsid w:val="00814C76"/>
     <w:rsid w:val="00817B30"/>
     <w:rsid w:val="008202F0"/>
     <w:rsid w:val="008203B8"/>
     <w:rsid w:val="0082243C"/>
     <w:rsid w:val="00822492"/>
     <w:rsid w:val="008227F8"/>
     <w:rsid w:val="00822E52"/>
     <w:rsid w:val="00823259"/>
+    <w:rsid w:val="0082569A"/>
+    <w:rsid w:val="0082626E"/>
     <w:rsid w:val="00826379"/>
     <w:rsid w:val="00826696"/>
     <w:rsid w:val="00826BD2"/>
     <w:rsid w:val="00831752"/>
     <w:rsid w:val="00833575"/>
     <w:rsid w:val="008335E6"/>
     <w:rsid w:val="008345F5"/>
     <w:rsid w:val="00834B76"/>
     <w:rsid w:val="008350AC"/>
     <w:rsid w:val="00835F28"/>
     <w:rsid w:val="008367AE"/>
     <w:rsid w:val="00837C5A"/>
     <w:rsid w:val="00841E9F"/>
     <w:rsid w:val="008426EF"/>
     <w:rsid w:val="00842976"/>
     <w:rsid w:val="008434A0"/>
     <w:rsid w:val="00843EFF"/>
     <w:rsid w:val="00844C2B"/>
     <w:rsid w:val="00847D41"/>
     <w:rsid w:val="00850864"/>
     <w:rsid w:val="00850CD5"/>
     <w:rsid w:val="00853688"/>
     <w:rsid w:val="00854081"/>
     <w:rsid w:val="00854F21"/>
     <w:rsid w:val="00855A5E"/>
@@ -6115,50 +6873,51 @@
     <w:rsid w:val="00A41430"/>
     <w:rsid w:val="00A46031"/>
     <w:rsid w:val="00A46D95"/>
     <w:rsid w:val="00A46DB0"/>
     <w:rsid w:val="00A47147"/>
     <w:rsid w:val="00A47C48"/>
     <w:rsid w:val="00A5034F"/>
     <w:rsid w:val="00A535F7"/>
     <w:rsid w:val="00A54E4E"/>
     <w:rsid w:val="00A559BD"/>
     <w:rsid w:val="00A55D4E"/>
     <w:rsid w:val="00A561A7"/>
     <w:rsid w:val="00A56E94"/>
     <w:rsid w:val="00A60F41"/>
     <w:rsid w:val="00A6282F"/>
     <w:rsid w:val="00A637B0"/>
     <w:rsid w:val="00A63983"/>
     <w:rsid w:val="00A63A23"/>
     <w:rsid w:val="00A655E1"/>
     <w:rsid w:val="00A7094B"/>
     <w:rsid w:val="00A70B6C"/>
     <w:rsid w:val="00A74BC4"/>
     <w:rsid w:val="00A7619A"/>
     <w:rsid w:val="00A7619F"/>
     <w:rsid w:val="00A77705"/>
+    <w:rsid w:val="00A77EFE"/>
     <w:rsid w:val="00A805D9"/>
     <w:rsid w:val="00A80843"/>
     <w:rsid w:val="00A849BA"/>
     <w:rsid w:val="00A85AC7"/>
     <w:rsid w:val="00A85E7D"/>
     <w:rsid w:val="00A8686A"/>
     <w:rsid w:val="00A905DC"/>
     <w:rsid w:val="00A90709"/>
     <w:rsid w:val="00A90727"/>
     <w:rsid w:val="00A9254D"/>
     <w:rsid w:val="00A92CDA"/>
     <w:rsid w:val="00A92EC3"/>
     <w:rsid w:val="00A93763"/>
     <w:rsid w:val="00A957FA"/>
     <w:rsid w:val="00A96F31"/>
     <w:rsid w:val="00A97E37"/>
     <w:rsid w:val="00AA07BA"/>
     <w:rsid w:val="00AA0CF8"/>
     <w:rsid w:val="00AA1A59"/>
     <w:rsid w:val="00AA209A"/>
     <w:rsid w:val="00AA2C70"/>
     <w:rsid w:val="00AA61F2"/>
     <w:rsid w:val="00AA644E"/>
     <w:rsid w:val="00AB1C10"/>
     <w:rsid w:val="00AB4403"/>
@@ -6354,50 +7113,51 @@
     <w:rsid w:val="00C24A49"/>
     <w:rsid w:val="00C2640C"/>
     <w:rsid w:val="00C305DB"/>
     <w:rsid w:val="00C311BD"/>
     <w:rsid w:val="00C314E8"/>
     <w:rsid w:val="00C31564"/>
     <w:rsid w:val="00C327A3"/>
     <w:rsid w:val="00C330C4"/>
     <w:rsid w:val="00C338AF"/>
     <w:rsid w:val="00C3418A"/>
     <w:rsid w:val="00C34D9D"/>
     <w:rsid w:val="00C368D0"/>
     <w:rsid w:val="00C3696C"/>
     <w:rsid w:val="00C36D6A"/>
     <w:rsid w:val="00C4105F"/>
     <w:rsid w:val="00C41AB9"/>
     <w:rsid w:val="00C43AD3"/>
     <w:rsid w:val="00C44985"/>
     <w:rsid w:val="00C4533C"/>
     <w:rsid w:val="00C45874"/>
     <w:rsid w:val="00C468C1"/>
     <w:rsid w:val="00C47556"/>
     <w:rsid w:val="00C507C8"/>
     <w:rsid w:val="00C51CB0"/>
     <w:rsid w:val="00C5547C"/>
+    <w:rsid w:val="00C558E5"/>
     <w:rsid w:val="00C55B21"/>
     <w:rsid w:val="00C56458"/>
     <w:rsid w:val="00C56CBD"/>
     <w:rsid w:val="00C56D23"/>
     <w:rsid w:val="00C56D69"/>
     <w:rsid w:val="00C575C4"/>
     <w:rsid w:val="00C60748"/>
     <w:rsid w:val="00C609C6"/>
     <w:rsid w:val="00C63A60"/>
     <w:rsid w:val="00C64B0A"/>
     <w:rsid w:val="00C65818"/>
     <w:rsid w:val="00C659F1"/>
     <w:rsid w:val="00C65CED"/>
     <w:rsid w:val="00C65E8A"/>
     <w:rsid w:val="00C665D7"/>
     <w:rsid w:val="00C6698B"/>
     <w:rsid w:val="00C66DDA"/>
     <w:rsid w:val="00C6776B"/>
     <w:rsid w:val="00C70661"/>
     <w:rsid w:val="00C72078"/>
     <w:rsid w:val="00C72A3D"/>
     <w:rsid w:val="00C72ACF"/>
     <w:rsid w:val="00C72B0B"/>
     <w:rsid w:val="00C734D9"/>
     <w:rsid w:val="00C7411A"/>
@@ -6594,50 +7354,51 @@
     <w:rsid w:val="00E03F34"/>
     <w:rsid w:val="00E06954"/>
     <w:rsid w:val="00E07D65"/>
     <w:rsid w:val="00E11E1B"/>
     <w:rsid w:val="00E12209"/>
     <w:rsid w:val="00E14432"/>
     <w:rsid w:val="00E15E31"/>
     <w:rsid w:val="00E17ADA"/>
     <w:rsid w:val="00E20881"/>
     <w:rsid w:val="00E22D58"/>
     <w:rsid w:val="00E237D5"/>
     <w:rsid w:val="00E23964"/>
     <w:rsid w:val="00E23B24"/>
     <w:rsid w:val="00E24136"/>
     <w:rsid w:val="00E249C5"/>
     <w:rsid w:val="00E253A9"/>
     <w:rsid w:val="00E31041"/>
     <w:rsid w:val="00E3226D"/>
     <w:rsid w:val="00E328B8"/>
     <w:rsid w:val="00E347EC"/>
     <w:rsid w:val="00E36C5A"/>
     <w:rsid w:val="00E36E8D"/>
     <w:rsid w:val="00E37555"/>
     <w:rsid w:val="00E4105E"/>
     <w:rsid w:val="00E41E12"/>
+    <w:rsid w:val="00E41F8F"/>
     <w:rsid w:val="00E4369C"/>
     <w:rsid w:val="00E43868"/>
     <w:rsid w:val="00E444C0"/>
     <w:rsid w:val="00E44566"/>
     <w:rsid w:val="00E453A5"/>
     <w:rsid w:val="00E459DD"/>
     <w:rsid w:val="00E45A8A"/>
     <w:rsid w:val="00E513AD"/>
     <w:rsid w:val="00E51DFC"/>
     <w:rsid w:val="00E51F16"/>
     <w:rsid w:val="00E546D8"/>
     <w:rsid w:val="00E55F18"/>
     <w:rsid w:val="00E56AAE"/>
     <w:rsid w:val="00E56B50"/>
     <w:rsid w:val="00E57E16"/>
     <w:rsid w:val="00E6216B"/>
     <w:rsid w:val="00E64407"/>
     <w:rsid w:val="00E65EC3"/>
     <w:rsid w:val="00E669BB"/>
     <w:rsid w:val="00E66DA6"/>
     <w:rsid w:val="00E67BA3"/>
     <w:rsid w:val="00E70162"/>
     <w:rsid w:val="00E705F8"/>
     <w:rsid w:val="00E7132B"/>
     <w:rsid w:val="00E72B93"/>
@@ -6797,50 +7558,51 @@
     <w:rsid w:val="00F9520E"/>
     <w:rsid w:val="00F97F53"/>
     <w:rsid w:val="00FA0E31"/>
     <w:rsid w:val="00FA161E"/>
     <w:rsid w:val="00FA1720"/>
     <w:rsid w:val="00FA1B7A"/>
     <w:rsid w:val="00FA21BC"/>
     <w:rsid w:val="00FA2EF1"/>
     <w:rsid w:val="00FA49FE"/>
     <w:rsid w:val="00FA4A04"/>
     <w:rsid w:val="00FA4D53"/>
     <w:rsid w:val="00FA7EDC"/>
     <w:rsid w:val="00FB0744"/>
     <w:rsid w:val="00FB3943"/>
     <w:rsid w:val="00FB4C53"/>
     <w:rsid w:val="00FB5002"/>
     <w:rsid w:val="00FB5737"/>
     <w:rsid w:val="00FC0BD8"/>
     <w:rsid w:val="00FC1F59"/>
     <w:rsid w:val="00FC322A"/>
     <w:rsid w:val="00FC66F9"/>
     <w:rsid w:val="00FD0717"/>
     <w:rsid w:val="00FD1687"/>
     <w:rsid w:val="00FD1748"/>
     <w:rsid w:val="00FD22DD"/>
+    <w:rsid w:val="00FD337E"/>
     <w:rsid w:val="00FD3CA6"/>
     <w:rsid w:val="00FD44C3"/>
     <w:rsid w:val="00FD65B6"/>
     <w:rsid w:val="00FD67BE"/>
     <w:rsid w:val="00FD7890"/>
     <w:rsid w:val="00FD7B92"/>
     <w:rsid w:val="00FE0149"/>
     <w:rsid w:val="00FE0552"/>
     <w:rsid w:val="00FE167B"/>
     <w:rsid w:val="00FE2004"/>
     <w:rsid w:val="00FE305B"/>
     <w:rsid w:val="00FE3D14"/>
     <w:rsid w:val="00FE3F2C"/>
     <w:rsid w:val="00FF0626"/>
     <w:rsid w:val="00FF4521"/>
     <w:rsid w:val="00FF4EBD"/>
     <w:rsid w:val="00FF67C0"/>
     <w:rsid w:val="00FF6BB6"/>
     <w:rsid w:val="00FF71B4"/>
     <w:rsid w:val="00FF7C31"/>
     <w:rsid w:val="00FF7CF5"/>
     <w:rsid w:val="08809B76"/>
     <w:rsid w:val="0DBC6B3F"/>
     <w:rsid w:val="147E3467"/>
     <w:rsid w:val="1CB42C74"/>
@@ -6872,51 +7634,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5B4D9EDD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{91C36E15-5401-4656-8B93-CF3F7A26784F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7762,98 +8524,98 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006726ED"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006726ED"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="519584342">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="741954036">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1475367143">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8124,61 +8886,70 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f68c445f-ce7b-4aac-804b-61cd338821e6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="60c00dbf-b1cf-4f75-95c4-d9218bd94a4b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E9D89B3457D3684A8BAC23769FA95B9A" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="da6eb3c8502c3f1957d79011a87d4d41">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f68c445f-ce7b-4aac-804b-61cd338821e6" xmlns:ns3="60c00dbf-b1cf-4f75-95c4-d9218bd94a4b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3983d2bdc1bd9baf83efb94318ed5006" ns2:_="" ns3:_="">
     <xsd:import namespace="f68c445f-ce7b-4aac-804b-61cd338821e6"/>
     <xsd:import namespace="60c00dbf-b1cf-4f75-95c4-d9218bd94a4b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -8369,139 +9140,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0D4774B-1107-45B5-8E08-A12CDB78BC6D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAC306F5-02EC-4ED1-95DE-DF46C5D0A701}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f68c445f-ce7b-4aac-804b-61cd338821e6"/>
     <ds:schemaRef ds:uri="60c00dbf-b1cf-4f75-95c4-d9218bd94a4b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4737DD1-401C-4BFB-A59E-CEF436273FD2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f68c445f-ce7b-4aac-804b-61cd338821e6"/>
     <ds:schemaRef ds:uri="60c00dbf-b1cf-4f75-95c4-d9218bd94a4b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA1CDC7D-C51C-4CC4-8697-AD6A4C722077}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>181</Words>
-  <Characters>1036</Characters>
+  <Words>186</Words>
+  <Characters>1062</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1215</CharactersWithSpaces>
+  <CharactersWithSpaces>1246</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jane Iannarelli</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E9D89B3457D3684A8BAC23769FA95B9A</vt:lpwstr>