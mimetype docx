--- v0 (2025-10-02)
+++ v1 (2026-10-23)
@@ -1,4453 +1,4625 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="14609" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1842"/>
         <w:gridCol w:w="280"/>
         <w:gridCol w:w="2064"/>
         <w:gridCol w:w="555"/>
         <w:gridCol w:w="406"/>
         <w:gridCol w:w="1179"/>
         <w:gridCol w:w="1029"/>
         <w:gridCol w:w="977"/>
         <w:gridCol w:w="1630"/>
-        <w:gridCol w:w="1226"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1095"/>
+        <w:gridCol w:w="1335"/>
+        <w:gridCol w:w="1782"/>
+        <w:gridCol w:w="1530"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC720E" w:rsidRPr="00561951" w14:paraId="2D23729F" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00CC720E" w:rsidTr="2D9EBF6A" w14:paraId="2D23729F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3947" w:type="pct"/>
+            <w:tcW w:w="11297" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DF2F731" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="0DF2F731" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>LOCAL COMMUNITY PATHS MAINTENANCE GRANT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D01D1F7" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="3D01D1F7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09E0CF4B" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="09E0CF4B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1053" w:type="pct"/>
+            <w:tcW w:w="3312" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="107D2C91" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00CC720E" w:rsidP="00561951">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00CC720E" w14:paraId="107D2C91" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67B755D8" wp14:editId="7F652F7C">
                   <wp:extent cx="1803400" cy="754552"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
                   <wp:docPr id="2" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="SBClogo432.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1881065" cy="787047"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC720E" w:rsidRPr="00561951" w14:paraId="29A12D47" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00CC720E" w:rsidTr="2D9EBF6A" w14:paraId="29A12D47" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3947" w:type="pct"/>
+            <w:tcW w:w="11297" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43F0FD3A" w14:textId="13C36B74" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...11 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="1CC65CE1" w:rsidRDefault="00561951" w14:paraId="43F0FD3A" w14:textId="2C32FF1A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Application Form </w:t>
-[...6 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+            <w:r w:rsidRPr="73F968EC" w:rsidR="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>For</w:t>
-[...6 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">Application Form </w:t>
+            </w:r>
+            <w:r w:rsidRPr="73F968EC" w:rsidR="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Local Communit</w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t>For</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73F968EC" w:rsidR="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">y </w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve"> Local Communit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73F968EC" w:rsidR="007005F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Path Maintenance Grant 202</w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">y </w:t>
+            </w:r>
+            <w:r w:rsidRPr="73F968EC" w:rsidR="00CC720E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t>Path Maintenance Grant 202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73F968EC" w:rsidR="7126B876">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>-2</w:t>
-[...16 lines deleted...]
-            <w:tcW w:w="1053" w:type="pct"/>
+              <w:t>6-27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F2F6E25" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="0F2F6E25" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00561951" w:rsidRPr="00561951" w14:paraId="2BBF678A" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00561951" w:rsidTr="2D9EBF6A" w14:paraId="2BBF678A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcW w:w="14609" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2752BA3C" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="2752BA3C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Part 1: Applicant details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC720E" w:rsidRPr="00561951" w14:paraId="1471DE1C" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00CC720E" w:rsidTr="2D9EBF6A" w14:paraId="1471DE1C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1814" w:type="pct"/>
+            <w:tcW w:w="5147" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68F3E781" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="68F3E781" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name of Community Council:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3186" w:type="pct"/>
+            <w:tcW w:w="9462" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="70053FEA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC720E" w:rsidRPr="00561951" w14:paraId="46C2C4FD" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00CC720E" w:rsidTr="2D9EBF6A" w14:paraId="46C2C4FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1814" w:type="pct"/>
+            <w:tcW w:w="5147" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F629370" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="6F629370" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Grant Application Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3186" w:type="pct"/>
+            <w:tcW w:w="9462" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="33BF2387" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC720E" w:rsidRPr="00561951" w14:paraId="5B1CF45C" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00CC720E" w:rsidTr="2D9EBF6A" w14:paraId="5B1CF45C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1814" w:type="pct"/>
+            <w:tcW w:w="5147" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="390BFAAC" w14:textId="77777777" w:rsidR="004B0366" w:rsidRPr="00561951" w:rsidRDefault="004B0366" w:rsidP="004B0366">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="004B0366" w:rsidP="004B0366" w:rsidRDefault="004B0366" w14:paraId="390BFAAC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Contact email address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3186" w:type="pct"/>
+            <w:tcW w:w="9462" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1B9C6D61" w14:textId="77777777" w:rsidR="004B0366" w:rsidRPr="00561951" w:rsidRDefault="004B0366" w:rsidP="00561951">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="004B0366" w:rsidP="00561951" w:rsidRDefault="004B0366" w14:paraId="1B9C6D61" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC720E" w:rsidRPr="00561951" w14:paraId="2375831C" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00CC720E" w:rsidTr="2D9EBF6A" w14:paraId="2375831C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1814" w:type="pct"/>
+            <w:tcW w:w="5147" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00D74A43" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="00D74A43" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Agent’s Name, Address &amp; Tel. No. (individual organising maintenance work):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3186" w:type="pct"/>
+            <w:tcW w:w="9462" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E48A1D6" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="5E48A1D6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00561951" w:rsidRPr="00561951" w14:paraId="4A7AE45F" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00561951" w:rsidTr="2D9EBF6A" w14:paraId="4A7AE45F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcW w:w="14609" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E338B7B" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="6E338B7B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Part 2: Type &amp; Cost of work</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC720E" w:rsidRPr="00561951" w14:paraId="006BB30B" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00CC720E" w:rsidTr="2D9EBF6A" w14:paraId="006BB30B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3515" w:type="pct"/>
+            <w:tcW w:w="9962" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6797DF8F" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="6797DF8F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Note: </w:t>
             </w:r>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">You </w:t>
             </w:r>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> include any receipts incurred and highlight the routes that you maintained on the attached Plan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcW w:w="1335" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="486862FD" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...11 lines deleted...]
-            <w:tcW w:w="668" w:type="pct"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="486862FD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67AA6F48" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...11 lines deleted...]
-            <w:tcW w:w="386" w:type="pct"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="67AA6F48" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="107C022A" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="107C022A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC720E" w:rsidRPr="00561951" w14:paraId="64078EE1" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00CC720E" w:rsidTr="2D9EBF6A" w14:paraId="64078EE1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="932"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3EC05FCC" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="3EC05FCC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date Maintained / Improved</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcW w:w="2344" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7527F4CB" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="7527F4CB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Path name / Core Path/ Rights of way code (if known)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="753" w:type="pct"/>
+            <w:tcW w:w="2140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18E6F354" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="18E6F354" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Existing path fixtures on route (E.g. stiles, gates, benches, bridges, etc)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="710" w:type="pct"/>
+            <w:tcW w:w="2006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F11A06D" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="6F11A06D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Who can use this path?</w:t>
             </w:r>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
               <w:t>Walker / Cyclist / Horse rider / Disabled</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="574" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1244574F" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="1244574F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Grid references where works undertaken</w:t>
             </w:r>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
               <w:t>(E.g. NT 576, 317)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62D61FC7" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="62D61FC7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Type of work undertaken (grass cutting, path repair, brush cutting, etc)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="668" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B8E0A55" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="4B8E0A55" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>No. of work hours undertaken (including voluntary)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="232F2E15" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="232F2E15" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Cost (£)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC720E" w:rsidRPr="00561951" w14:paraId="5D08DA14" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00CC720E" w:rsidTr="2D9EBF6A" w14:paraId="5D08DA14" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="pct"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="110130DF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>example</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcW w:w="2344" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="75BC9A66" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Speedy's path</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="753" w:type="pct"/>
+            <w:tcW w:w="2140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="5F7C2E85" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Steps, signposts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="710" w:type="pct"/>
+            <w:tcW w:w="2006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="3A117AB6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Walkers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="574" w:type="pct"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="4B9D5C27" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>NT 575,381</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="pct"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="6EE51B4F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>strimming</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="668" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6655890D" w14:textId="77777777" w:rsidR="00561951" w:rsidRPr="00561951" w:rsidRDefault="00561951" w:rsidP="00561951">
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="6655890D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="pct"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="7A77B287" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                 18.93 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC720E" w:rsidRPr="00561951" w14:paraId="43C571A1" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00CC720E" w:rsidTr="2D9EBF6A" w14:paraId="43C571A1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="pct"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="37A326FB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcW w:w="2344" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="091B2C60" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="753" w:type="pct"/>
+            <w:tcW w:w="2140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="72821366" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="710" w:type="pct"/>
+            <w:tcW w:w="2006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="032F1690" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="574" w:type="pct"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="40813202" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="pct"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="37684A33" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="668" w:type="pct"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="36F35E58" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="pct"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="31772B50" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC720E" w:rsidRPr="00561951" w14:paraId="2B536A4B" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00CC720E" w:rsidTr="2D9EBF6A" w14:paraId="2B536A4B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="pct"/>
-[...14 lines deleted...]
-            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="7F441A3B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...12 lines deleted...]
-            <w:tcW w:w="753" w:type="pct"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="72AF37A6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...12 lines deleted...]
-            <w:tcW w:w="710" w:type="pct"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="46F6E300" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...64 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="086F4F0B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="31381CE2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="50B8D34E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="5D8F42EE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="5C079E5E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC720E" w:rsidRPr="00561951" w14:paraId="5AB6EA28" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00CC720E" w:rsidTr="2D9EBF6A" w14:paraId="5AB6EA28" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="pct"/>
-[...14 lines deleted...]
-            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="3A219989" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...12 lines deleted...]
-            <w:tcW w:w="753" w:type="pct"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="360BF1E4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...12 lines deleted...]
-            <w:tcW w:w="710" w:type="pct"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="034B787F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...64 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="015A4A40" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="7FDF2FDF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="303C7ECF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="1BD99B26" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="0621D361" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC720E" w:rsidRPr="00561951" w14:paraId="6D93DDEA" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00CC720E" w:rsidTr="2D9EBF6A" w14:paraId="6D93DDEA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="pct"/>
-[...14 lines deleted...]
-            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="3641EA08" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...12 lines deleted...]
-            <w:tcW w:w="753" w:type="pct"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="19BC0528" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...12 lines deleted...]
-            <w:tcW w:w="710" w:type="pct"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="5D1E979C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...64 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="79AB31D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="37A3A361" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="1BBF8267" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="1CFA6BCF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="4E069520" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC720E" w:rsidRPr="00561951" w14:paraId="5D8CFC66" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00CC720E" w:rsidTr="2D9EBF6A" w14:paraId="5D8CFC66" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="pct"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="5CB54C6C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcW w:w="2344" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="3241B329" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="753" w:type="pct"/>
+            <w:tcW w:w="2140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="1D830343" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="710" w:type="pct"/>
+            <w:tcW w:w="2006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="4620F33D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="574" w:type="pct"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="79203317" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="pct"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="6354E194" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="668" w:type="pct"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="4A5EDE14" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="pct"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="347A9403" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC720E" w:rsidRPr="00561951" w14:paraId="2E26E5FF" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00CC720E" w:rsidTr="2D9EBF6A" w14:paraId="2E26E5FF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="pct"/>
-[...14 lines deleted...]
-            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="04BBAF92" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...12 lines deleted...]
-            <w:tcW w:w="753" w:type="pct"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="2F4B37B3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...12 lines deleted...]
-            <w:tcW w:w="710" w:type="pct"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="73A4A8B0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...64 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="0EE85FE7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="03B3CD0E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="23CE450A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="3B3B57E4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="6EA795B3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC720E" w:rsidRPr="00561951" w14:paraId="212AC11B" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00CC720E" w:rsidTr="2D9EBF6A" w14:paraId="212AC11B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="pct"/>
-[...14 lines deleted...]
-            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="255225C1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...12 lines deleted...]
-            <w:tcW w:w="753" w:type="pct"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="5B7F26D7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...12 lines deleted...]
-            <w:tcW w:w="710" w:type="pct"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="3801FC1E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...64 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="3F31E7F6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="789C92C5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="29B77792" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="7E72D402" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="163C44DE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC720E" w:rsidRPr="00561951" w14:paraId="0D181A54" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00CC720E" w:rsidTr="2D9EBF6A" w14:paraId="0D181A54" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="pct"/>
-[...14 lines deleted...]
-            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="003EF517" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...12 lines deleted...]
-            <w:tcW w:w="753" w:type="pct"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="0A4D2363" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...12 lines deleted...]
-            <w:tcW w:w="710" w:type="pct"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="4C535100" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...64 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="33575285" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="38058797" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="472F8C70" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="062B83B3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="4E6829CA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC720E" w:rsidRPr="00561951" w14:paraId="31D5DCC1" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00CC720E" w:rsidTr="2D9EBF6A" w14:paraId="31D5DCC1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="pct"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="70B6CA3A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcW w:w="2344" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="2F78F860" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="753" w:type="pct"/>
+            <w:tcW w:w="2140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="4EDD4487" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="710" w:type="pct"/>
+            <w:tcW w:w="2006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="199ADE17" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="574" w:type="pct"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="6546D32C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="pct"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="69202F60" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="668" w:type="pct"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="12C66166" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="pct"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="5F9352A1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC720E" w:rsidRPr="00561951" w14:paraId="77A834D4" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00CC720E" w:rsidTr="2D9EBF6A" w14:paraId="77A834D4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="pct"/>
-[...14 lines deleted...]
-            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="7482B206" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...12 lines deleted...]
-            <w:tcW w:w="753" w:type="pct"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="54F48F2F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...12 lines deleted...]
-            <w:tcW w:w="710" w:type="pct"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="4525D36B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...64 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="572C8570" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="62080429" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="68947701" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="22A64099" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00B367D7" w:rsidP="00561951" w:rsidRDefault="00B367D7" w14:paraId="5F090240" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC720E" w:rsidRPr="00561951" w14:paraId="0C1539BC" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00CC720E" w:rsidTr="2D9EBF6A" w14:paraId="0C1539BC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="pct"/>
-[...15 lines deleted...]
-            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="003EFF13" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...13 lines deleted...]
-            <w:tcW w:w="753" w:type="pct"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="0BCC1E00" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...13 lines deleted...]
-            <w:tcW w:w="710" w:type="pct"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="30A78BEB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...53 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="26AF74C7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="341FCCA6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="42FAD00A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="2B0BD5A8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sub Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="pct"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="00104AE1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                 18.93 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC720E" w:rsidRPr="00561951" w14:paraId="567263C6" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00CC720E" w:rsidTr="2D9EBF6A" w14:paraId="567263C6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="pct"/>
-[...15 lines deleted...]
-            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="2554AA48" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...13 lines deleted...]
-            <w:tcW w:w="753" w:type="pct"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="3C154A24" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...13 lines deleted...]
-            <w:tcW w:w="710" w:type="pct"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="17CA215F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...69 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="406EE844" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="79D15FBA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="70525967" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="223CC7EB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00561951" w:rsidP="00561951" w:rsidRDefault="00561951" w14:paraId="10CE53D2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C623EC" w:rsidRPr="00561951" w14:paraId="11E2B818" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidTr="2D9EBF6A" w14:paraId="11E2B818" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="5"/>
-          <w:wAfter w:w="2407" w:type="pct"/>
+          <w:wAfter w:w="7254" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="747" w:type="pct"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00A777AE" w:rsidRDefault="00C623EC" w14:paraId="795E21F1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="925" w:type="pct"/>
+            <w:tcW w:w="2619" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00A777AE" w:rsidRDefault="00C623EC" w14:paraId="2B491775" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Item purchased</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="921" w:type="pct"/>
+            <w:tcW w:w="2614" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00A777AE" w:rsidRDefault="00C623EC" w14:paraId="2E15B58D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Cost (£)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C623EC" w:rsidRPr="00561951" w14:paraId="1ECDB135" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidTr="2D9EBF6A" w14:paraId="1ECDB135" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="5"/>
-          <w:wAfter w:w="2407" w:type="pct"/>
+          <w:wAfter w:w="7254" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="747" w:type="pct"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00A777AE" w:rsidRDefault="00C623EC" w14:paraId="41BD2A57" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>example</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="925" w:type="pct"/>
+            <w:tcW w:w="2619" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00A777AE" w:rsidRDefault="00C623EC" w14:paraId="110E193C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>petrol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="921" w:type="pct"/>
+            <w:tcW w:w="2614" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00A777AE" w:rsidRDefault="00C623EC" w14:paraId="64EACD2A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="C0C0C0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                   5.00 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C623EC" w:rsidRPr="00561951" w14:paraId="42A4F734" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidTr="2D9EBF6A" w14:paraId="42A4F734" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="5"/>
-          <w:wAfter w:w="2407" w:type="pct"/>
+          <w:wAfter w:w="7254" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="747" w:type="pct"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="5413F5C6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="925" w:type="pct"/>
+            <w:tcW w:w="2619" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="1CC89DA0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="921" w:type="pct"/>
+            <w:tcW w:w="2614" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="5753BDCB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C623EC" w:rsidRPr="00561951" w14:paraId="0CFA3099" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidTr="2D9EBF6A" w14:paraId="0CFA3099" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="5"/>
-          <w:wAfter w:w="2407" w:type="pct"/>
+          <w:wAfter w:w="7254" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="747" w:type="pct"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DAC534B" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="4DAC534B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="925" w:type="pct"/>
+            <w:tcW w:w="2619" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67043012" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="67043012" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="921" w:type="pct"/>
+            <w:tcW w:w="2614" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26B51BDA" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="26B51BDA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C623EC" w:rsidRPr="00561951" w14:paraId="0EF49B97" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidTr="2D9EBF6A" w14:paraId="0EF49B97" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="5"/>
-          <w:wAfter w:w="2407" w:type="pct"/>
+          <w:wAfter w:w="7254" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="747" w:type="pct"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75270C1C" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...11 lines deleted...]
-            <w:tcW w:w="925" w:type="pct"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="75270C1C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="760886A7" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="760886A7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sub Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="921" w:type="pct"/>
+            <w:tcW w:w="2614" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4022B7DE" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="4022B7DE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C623EC" w:rsidRPr="00561951" w14:paraId="1F7E7715" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidTr="2D9EBF6A" w14:paraId="1F7E7715" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="5"/>
-          <w:wAfter w:w="2407" w:type="pct"/>
+          <w:wAfter w:w="7254" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="747" w:type="pct"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59019E76" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...11 lines deleted...]
-            <w:tcW w:w="925" w:type="pct"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="59019E76" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E28EDF5" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="2E28EDF5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="921" w:type="pct"/>
+            <w:tcW w:w="2614" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="733DA8B7" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="733DA8B7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C623EC" w:rsidRPr="00561951" w14:paraId="644B3694" w14:textId="77777777" w:rsidTr="005F4999">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidTr="2D9EBF6A" w14:paraId="644B3694" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="5"/>
-          <w:wAfter w:w="2407" w:type="pct"/>
+          <w:wAfter w:w="7254" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="747" w:type="pct"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51AB2B2F" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...11 lines deleted...]
-            <w:tcW w:w="925" w:type="pct"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="51AB2B2F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2EA479A6" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="2EA479A6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Total Cost of Maintenance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="921" w:type="pct"/>
+            <w:tcW w:w="2614" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76DBAB65" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="76DBAB65" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A09161D" w14:textId="77777777" w:rsidR="005F4999" w:rsidRDefault="005F4999">
+    <w:p w:rsidR="005F4999" w:rsidRDefault="005F4999" w14:paraId="6A09161D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3479B364" w14:textId="0F3E7487" w:rsidR="00C623EC" w:rsidRDefault="00C623EC">
+    <w:p w:rsidR="00C623EC" w:rsidRDefault="00C623EC" w14:paraId="3479B364" w14:textId="0F3E7487">
       <w:r w:rsidRPr="00561951">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Part 3: Budget (Please identify all sources of funding applied for to fund your maintenance including any other community funds)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="2638" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2252"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="3950"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C623EC" w:rsidRPr="00561951" w14:paraId="35C0AB23" w14:textId="77777777" w:rsidTr="00C623EC">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidTr="00C623EC" w14:paraId="35C0AB23" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BE3E52F" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="3BE3E52F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Source of Funding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30DC1E75" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="30DC1E75" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name of Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2641" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="078934F1" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="078934F1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Amount (£)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C623EC" w:rsidRPr="00561951" w14:paraId="6CEEDDB4" w14:textId="77777777" w:rsidTr="00C623EC">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidTr="00C623EC" w14:paraId="6CEEDDB4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B723049" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="3B723049" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Own resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26B340CE" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="26B340CE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2641" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45C9E1F9" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="45C9E1F9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C623EC" w:rsidRPr="00561951" w14:paraId="6A0FDC4B" w14:textId="77777777" w:rsidTr="00C623EC">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidTr="00C623EC" w14:paraId="6A0FDC4B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22BC30D6" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="22BC30D6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Scottish Borders Council</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28AA51B1" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="28AA51B1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Local Community Paths Grant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2641" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="290CC5E0" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="290CC5E0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C623EC" w:rsidRPr="00561951" w14:paraId="6897D547" w14:textId="77777777" w:rsidTr="00C623EC">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidTr="00C623EC" w14:paraId="6897D547" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D8312BE" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="7D8312BE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Source 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2872F9A3" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="2872F9A3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2641" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DDFAA5F" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="5DDFAA5F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C623EC" w:rsidRPr="00561951" w14:paraId="34D5A80C" w14:textId="77777777" w:rsidTr="00C623EC">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidTr="00C623EC" w14:paraId="34D5A80C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23DDEBAC" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="23DDEBAC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Source 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13A6E806" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="13A6E806" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2641" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="051FED0C" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="051FED0C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C623EC" w:rsidRPr="00561951" w14:paraId="0A7EF752" w14:textId="77777777" w:rsidTr="00C623EC">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidTr="00C623EC" w14:paraId="0A7EF752" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="039CA12A" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="039CA12A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Source 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2ADF82B4" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="2ADF82B4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2641" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BA600F1" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="5BA600F1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561951">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C623EC" w:rsidRPr="00561951" w14:paraId="3F64ABF8" w14:textId="77777777" w:rsidTr="00C623EC">
+      <w:tr w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidTr="00C623EC" w14:paraId="3F64ABF8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1506" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43E2A921" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="43E2A921" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Total cost of project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="697F347F" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="697F347F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2641" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="500DE05A" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRPr="00561951" w:rsidRDefault="00C623EC" w:rsidP="00561951">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00561951" w:rsidR="00C623EC" w:rsidP="00561951" w:rsidRDefault="00C623EC" w14:paraId="500DE05A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561951">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                        -   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="142629AE" w14:textId="77777777" w:rsidR="00B367D7" w:rsidRDefault="00B367D7">
+    <w:p w:rsidR="00B367D7" w:rsidRDefault="00B367D7" w14:paraId="142629AE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1719B0DC" w14:textId="77777777" w:rsidR="002B4185" w:rsidRDefault="00C623EC">
+    <w:p w:rsidR="002B4185" w:rsidRDefault="00C623EC" w14:paraId="1719B0DC" w14:textId="24F6E470">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561951">
+      <w:r w:rsidRPr="1CC65CE1" w:rsidR="00C623EC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Please return completed appli</w:t>
       </w:r>
-      <w:r w:rsidR="004B0366">
+      <w:r w:rsidRPr="1CC65CE1" w:rsidR="004B0366">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>cations</w:t>
       </w:r>
-      <w:r w:rsidR="002B4185">
+      <w:r w:rsidRPr="1CC65CE1" w:rsidR="002B4185">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> by email to </w:t>
+        <w:t xml:space="preserve"> by email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="002B4185" w:rsidRPr="008B58AD">
+      <w:r w:rsidRPr="1CC65CE1" w:rsidR="479A63E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:hyperlink r:id="R21944a5049ea4433">
+        <w:r w:rsidRPr="1CC65CE1" w:rsidR="479A63E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:bCs/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t>outdooraccess@scotborders.gov.uk</w:t>
+          <w:t>activetravel@scotborders.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FA2A7AF" w14:textId="77777777" w:rsidR="00C623EC" w:rsidRDefault="004B0366">
+    <w:p w:rsidR="00C623EC" w:rsidRDefault="004B0366" w14:paraId="4FA2A7AF" w14:textId="27AA6897">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="1CC65CE1" w:rsidR="004B0366">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Outdoor Access</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C623EC" w:rsidRPr="00561951">
+      <w:r w:rsidRPr="1CC65CE1" w:rsidR="7DB0C526">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Team, Scottish Borders Council, Council HQ, Newtown St Boswells, TD6 0SA</w:t>
+        <w:t xml:space="preserve">Active Travel and Transport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1CC65CE1" w:rsidR="00C623EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Team, Scottish Borders Council, Council HQ, Newtown St Boswells, TD6 0SA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E07D485" w14:textId="77777777" w:rsidR="00B367D7" w:rsidRDefault="00B367D7"/>
-    <w:p w14:paraId="7D70B406" w14:textId="77777777" w:rsidR="00634A32" w:rsidRDefault="00634A32"/>
+    <w:p w:rsidR="00B367D7" w:rsidRDefault="00B367D7" w14:paraId="2E07D485" w14:textId="77777777"/>
+    <w:p w:rsidR="00634A32" w:rsidRDefault="00634A32" w14:paraId="7D70B406" w14:textId="77777777"/>
     <w:sectPr w:rsidR="00634A32" w:rsidSect="00561951">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="151A6134" w14:textId="77777777" w:rsidR="00BE2E31" w:rsidRDefault="00BE2E31" w:rsidP="00BE2E31">
+    <w:p w:rsidR="00BE2E31" w:rsidP="00BE2E31" w:rsidRDefault="00BE2E31" w14:paraId="151A6134" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66463A4F" w14:textId="77777777" w:rsidR="00BE2E31" w:rsidRDefault="00BE2E31" w:rsidP="00BE2E31">
+    <w:p w:rsidR="00BE2E31" w:rsidP="00BE2E31" w:rsidRDefault="00BE2E31" w14:paraId="66463A4F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E402EAF" w14:textId="77777777" w:rsidR="00BE2E31" w:rsidRDefault="00BE2E31" w:rsidP="00BE2E31">
+    <w:p w:rsidR="00BE2E31" w:rsidP="00BE2E31" w:rsidRDefault="00BE2E31" w14:paraId="6E402EAF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EF29A5A" w14:textId="77777777" w:rsidR="00BE2E31" w:rsidRDefault="00BE2E31" w:rsidP="00BE2E31">
+    <w:p w:rsidR="00BE2E31" w:rsidP="00BE2E31" w:rsidRDefault="00BE2E31" w14:paraId="0EF29A5A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="16385"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00270034"/>
     <w:rsid w:val="00270034"/>
     <w:rsid w:val="002B4185"/>
     <w:rsid w:val="004B0366"/>
+    <w:rsid w:val="004D8F42"/>
     <w:rsid w:val="00561951"/>
     <w:rsid w:val="005F4999"/>
     <w:rsid w:val="00634A32"/>
     <w:rsid w:val="007005F7"/>
     <w:rsid w:val="007673CD"/>
     <w:rsid w:val="009B6F7F"/>
     <w:rsid w:val="00B367D7"/>
     <w:rsid w:val="00BE2E31"/>
     <w:rsid w:val="00C21226"/>
     <w:rsid w:val="00C623EC"/>
     <w:rsid w:val="00CC720E"/>
+    <w:rsid w:val="043CE4D5"/>
+    <w:rsid w:val="1CC65CE1"/>
+    <w:rsid w:val="2D9EBF6A"/>
+    <w:rsid w:val="479A63E0"/>
+    <w:rsid w:val="4B324F98"/>
+    <w:rsid w:val="7126B876"/>
+    <w:rsid w:val="73F968EC"/>
+    <w:rsid w:val="7DB0C526"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="16385"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7EA0648D"/>
   <w15:docId w15:val="{72B1F053-C6B2-48D4-BC65-1CF551AD8A16}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4603,52 +4775,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4715,119 +4887,118 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002B4185"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="1625230837">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:outdooraccess@scotborders.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:activetravel@scotborders.gov.uk" TargetMode="External" Id="R21944a5049ea4433" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5071,96 +5242,341 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FC5D0FABCB851C4E98185592FE0F7478" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c0ddb1f71811420c758cd62071168dc9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8f0570d8-f88a-4f0d-b860-8781b1c33232" xmlns:ns3="dbb40bea-1b4d-4004-8ea4-c6d25f3e5d3d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="00e0509af719bf2ebe53e71ef94e30ec" ns2:_="" ns3:_="">
+    <xsd:import namespace="8f0570d8-f88a-4f0d-b860-8781b1c33232"/>
+    <xsd:import namespace="dbb40bea-1b4d-4004-8ea4-c6d25f3e5d3d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8f0570d8-f88a-4f0d-b860-8781b1c33232" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="af6298c7-8ea1-4c8f-bb4d-5fe93b8392ec" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dbb40bea-1b4d-4004-8ea4-c6d25f3e5d3d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e3cc0517-36a0-4b2b-ad47-de75fb18727d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="dbb40bea-1b4d-4004-8ea4-c6d25f3e5d3d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="dbb40bea-1b4d-4004-8ea4-c6d25f3e5d3d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8f0570d8-f88a-4f0d-b860-8781b1c33232">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F7AE217-0C20-4FEB-8937-D93C119C70A3}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDBD9CE4-D49E-431A-A63C-CAC1FCB85C9A}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CBE12EC-748A-4160-82E5-04403931DEBC}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Scottish Borders Council</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
   <dc:creator>Kevan, Susan</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Fuller, Charlie</lastModifiedBy>
+  <revision>13</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_9fedad31-c0c2-44e8-b26c-75143ee7ed65_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_9fedad31-c0c2-44e8-b26c-75143ee7ed65_SetDate">
     <vt:lpwstr>2021-06-25T08:25:22Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_9fedad31-c0c2-44e8-b26c-75143ee7ed65_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_9fedad31-c0c2-44e8-b26c-75143ee7ed65_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_9fedad31-c0c2-44e8-b26c-75143ee7ed65_SiteId">
     <vt:lpwstr>89ed32a2-9b6b-41db-bb6f-376ec8fcd11d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_9fedad31-c0c2-44e8-b26c-75143ee7ed65_ActionId">
     <vt:lpwstr>de6fc699-7598-42ea-8581-3b2e9c753810</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_9fedad31-c0c2-44e8-b26c-75143ee7ed65_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x010100FC5D0FABCB851C4E98185592FE0F7478</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Order">
+    <vt:r8>100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>